--- v0 (2026-05-17)
+++ v1 (2026-06-21)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Bfm\Hospital Rate Setting Section\03 - Rate Setting\RY 26 Rates\08 - Portal Updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1E51305-6B6D-4F1B-AFB6-EAE317825FC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61E8F76A-B689-4D0E-9C13-6EA4645ABF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{81012342-F08F-4651-9E16-52823410E596}"/>
   </bookViews>
   <sheets>
     <sheet name="RY2026 OP Rates_County Jail" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'2d25a140-c628-4685-a17c-e2deecfe1e07'"</definedName>
     <definedName name="_Fill" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RY2026 OP Rates_County Jail'!$A$12:$J$195</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RY2026 OP Rates_County Jail'!$A$12:$J$196</definedName>
     <definedName name="_Key1" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
     <definedName name="_Key1001" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key1001" hidden="1">#REF!</definedName>
     <definedName name="_Key2" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key2" hidden="1">#REF!</definedName>
     <definedName name="_Key2001" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key2001" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="_Sort0001" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Sort0001" hidden="1">#REF!</definedName>
     <definedName name="_Table1_In1" hidden="1">#REF!</definedName>
     <definedName name="_Table1_Out" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Table1_Out" hidden="1">#REF!</definedName>
     <definedName name="_update" hidden="1">#REF!</definedName>
     <definedName name="aaa" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="aaa" hidden="1">#REF!</definedName>
     <definedName name="AccessDatabase" hidden="1">"G:\1_Intellectual Capital\Claims Probability Distributions\Version 2 (New NC)\RateRanges_4.mdb"</definedName>
     <definedName name="Association_Assessment_Model" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Association_Assessment_Model" hidden="1">#REF!</definedName>
     <definedName name="CPE_PMPM" hidden="1">#REF!</definedName>
     <definedName name="ddd" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="ddd" hidden="1">#REF!</definedName>
     <definedName name="nothing1" localSheetId="0" hidden="1">{"umarea",#N/A,FALSE,"Starting Cost";"umagesex",#N/A,FALSE,"Starting Cost";"umbenlim",#N/A,FALSE,"Starting Cost";"umprovdisc",#N/A,FALSE,"Starting Cost";"umother",#N/A,FALSE,"Starting Cost";"umtrend",#N/A,FALSE,"Starting Cost"}</definedName>
@@ -107,51 +107,51 @@
     <definedName name="wrn.rates." hidden="1">{"rates",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="z" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="z" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="339">
   <si>
     <t>Hospital Type</t>
   </si>
   <si>
     <t>Rate Year 2026 OP Per Visit Rate, i.e.,
  CY 2026</t>
   </si>
   <si>
     <t>Acute Care Hospitals</t>
   </si>
   <si>
     <t>Critical Access Hospitals</t>
   </si>
   <si>
     <t>Psychiatric Hospitals</t>
   </si>
   <si>
     <t>Rehabilitation &amp; Long Term Acute Care Hospitals</t>
   </si>
   <si>
     <t>Out of State Hospitals</t>
   </si>
   <si>
     <t>NPI</t>
   </si>
@@ -485,57 +485,51 @@
   <si>
     <t>Rice Lake</t>
   </si>
   <si>
     <t>Marshfield Med. Ctr. - Eau Claire</t>
   </si>
   <si>
     <t>Eau Claire</t>
   </si>
   <si>
     <t>Marshfield Med. Ctr. - Marshfield</t>
   </si>
   <si>
     <t>Marshfield</t>
   </si>
   <si>
     <t>Marshfield Med. Ctr. - Minocqua</t>
   </si>
   <si>
     <t>Minocqua</t>
   </si>
   <si>
     <t>Marshfield Med. Ctr. - Stevens Point Campus</t>
   </si>
   <si>
-    <t>Marshfield Medical Center - Weston</t>
-[...1 lines deleted...]
-  <si>
     <t>Weston</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marshfield Medical Center Beaver Dam</t>
   </si>
   <si>
     <t>Beaver Dam</t>
   </si>
   <si>
     <t>Mayo Clinic Health System-Eau Claire</t>
   </si>
   <si>
     <t>Mayo Clinic Health System-Franciscan Healthcare</t>
   </si>
   <si>
     <t>Mercy Health System Corporation</t>
   </si>
   <si>
     <t>Janesville</t>
   </si>
   <si>
     <t>Midwest Orthopedic Specialty Hospital, LLC</t>
   </si>
   <si>
     <t>Mile Bluff Medical Center</t>
   </si>
   <si>
     <t>Mauston</t>
   </si>
@@ -1108,100 +1102,115 @@
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>for county jail inmates only, per §302.38(3), Wis. Stats.</t>
     </r>
   </si>
   <si>
     <t>• Division of Medicaid Services</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Emplify Health Behavioral Health </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>fka Bellin Psychiatric Center</t>
     </r>
   </si>
   <si>
+    <t>(4) Total "ceiling" Medicaid hospital OP reimbursement generally includes the OP per visit rate plus the FFS access payment per visit amount, e.g., Ascension - All Saints' ceiling under the legacy payment amount is $242 + $481 = $723.  However,</t>
+  </si>
+  <si>
+    <t>ThedaCare Medical Center - Oshkosh</t>
+  </si>
+  <si>
+    <t>12/19/2025</t>
+  </si>
+  <si>
+    <t>New hospital enrolled 12/19/2025</t>
+  </si>
+  <si>
+    <t>Clearsky Rehabilitation Hospital  - Lakeshore</t>
+  </si>
+  <si>
+    <t>Cleveland, WI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     please note hospitals NOT receiving access payments are i) long-term acute care hospitals (per new CMS approved SFY26 methodology), ii) psychiatric hospitals, and iii) all out-of-state hospitals.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(5) Updated SFY26 FFS OP access payments per visit were calculated per §50.38(3) and §49.45(3)(e)11, Wis. Stats. (per CMS approval received 2/23/2026), retroactive to 7/1/2025. </t>
+  </si>
+  <si>
+    <t>New hospital enrolled 12/9/2025</t>
+  </si>
+  <si>
+    <t>LTACs ineligible for access payments under new SFY26 methodology</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>3/9/2026</t>
+      <t>5/29/2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> = last portal jail inmate OP rate-per-visit update</t>
     </r>
   </si>
   <si>
-    <t>(4) Total "ceiling" Medicaid hospital OP reimbursement generally includes the OP per visit rate plus the FFS access payment per visit amount, e.g., Ascension - All Saints' ceiling under the legacy payment amount is $242 + $481 = $723.  However,</t>
-[...26 lines deleted...]
-    <t>LTACs ineligible for access payments under new SFY26 methodology</t>
+    <t>Marshfield Med Ctr. - Weston</t>
+  </si>
+  <si>
+    <t>Marshfield Med. Ctr.- Beaver Dam</t>
+  </si>
+  <si>
+    <t>Marshfield Med Ctr. - Wis. Rapids</t>
+  </si>
+  <si>
+    <t>Wis. Rapids</t>
+  </si>
+  <si>
+    <t>New hospital enrolled 2/18/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1776,84 +1785,84 @@
     </xf>
     <xf numFmtId="14" fontId="9" fillId="5" borderId="10" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="17" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="14" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="9" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="3" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="17" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="18" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="3" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma 2" xfId="4" xr:uid="{A36D0106-C532-4AF3-A62A-0D218E3D9BCF}"/>
     <cellStyle name="Currency 2" xfId="5" xr:uid="{8050FCFE-9BD2-40C2-993E-AEF9A0398C94}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11 2" xfId="3" xr:uid="{EBBEA572-888D-4A91-94B8-C856BC37244E}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{C75C04CD-C3E9-417B-9328-D47B47702AC3}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{C624A4A5-F2A2-4BB2-8043-5D6ED65017F0}"/>
     <cellStyle name="Normal_#4 Response to CMS Questions Revised (8_22)" xfId="6" xr:uid="{01C91D8A-EEB4-4171-8A58-21E5958D7319}"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="17">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1948,50 +1957,57 @@
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -2361,102 +2377,102 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2685F813-571B-40EC-B340-C042D26A3E29}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J208"/>
+  <dimension ref="A1:J209"/>
   <sheetViews>
     <sheetView tabSelected="1" showOutlineSymbols="0" showWhiteSpace="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="15.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.08984375" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.6328125" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="53.453125" style="23" customWidth="1"/>
     <col min="5" max="5" width="15.81640625" style="23" customWidth="1"/>
     <col min="6" max="6" width="11.54296875" style="23" customWidth="1"/>
     <col min="7" max="9" width="9.54296875" style="23" customWidth="1"/>
     <col min="10" max="10" width="53.453125" style="23" customWidth="1"/>
     <col min="11" max="16384" width="9.08984375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="54" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22"/>
       <c r="C1" s="24"/>
     </row>
     <row r="2" spans="1:10" ht="14" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C2" s="24"/>
-      <c r="E2" s="95" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="96"/>
+      <c r="E2" s="98" t="s">
+        <v>333</v>
+      </c>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
     </row>
     <row r="3" spans="1:10" ht="14" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:10" ht="8.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="24"/>
     </row>
     <row r="5" spans="1:10" ht="52" x14ac:dyDescent="0.3">
-      <c r="A5" s="93" t="s">
+      <c r="A5" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="94"/>
-[...1 lines deleted...]
-      <c r="D5" s="94"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
       <c r="E5" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="4">
         <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="7">
         <v>662</v>
       </c>
@@ -2475,60 +2491,60 @@
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="7">
         <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="13">
         <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="97"/>
-[...8 lines deleted...]
-      <c r="J11" s="98"/>
+      <c r="A11" s="100"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="101"/>
     </row>
     <row r="12" spans="1:10" s="26" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>14</v>
@@ -4154,4042 +4170,4085 @@
       <c r="C67" s="56">
         <v>520011</v>
       </c>
       <c r="D67" s="49" t="s">
         <v>116</v>
       </c>
       <c r="E67" s="56" t="s">
         <v>117</v>
       </c>
       <c r="F67" s="67">
         <v>242</v>
       </c>
       <c r="G67" s="62">
         <v>46023</v>
       </c>
       <c r="H67" s="69">
         <v>481</v>
       </c>
       <c r="I67" s="72">
         <v>45839</v>
       </c>
       <c r="J67" s="16"/>
     </row>
     <row r="68" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="54">
-        <v>1952809816</v>
+        <v>1023187416</v>
       </c>
       <c r="B68" s="55">
-        <v>100085640</v>
+        <v>11012200</v>
       </c>
       <c r="C68" s="56">
-        <v>520210</v>
+        <v>520076</v>
       </c>
       <c r="D68" s="49" t="s">
-        <v>118</v>
+        <v>335</v>
       </c>
       <c r="E68" s="56" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="F68" s="67">
         <v>242</v>
       </c>
       <c r="G68" s="62">
         <v>46023</v>
       </c>
       <c r="H68" s="69">
         <v>481</v>
       </c>
       <c r="I68" s="72">
         <v>45839</v>
       </c>
       <c r="J68" s="17"/>
     </row>
     <row r="69" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="54">
-        <v>1942749387</v>
+        <v>1952809816</v>
       </c>
       <c r="B69" s="55">
-        <v>100070193</v>
+        <v>100085640</v>
       </c>
       <c r="C69" s="56">
-        <v>520037</v>
+        <v>520210</v>
       </c>
       <c r="D69" s="49" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E69" s="56" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F69" s="67">
         <v>242</v>
       </c>
       <c r="G69" s="62">
         <v>46023</v>
       </c>
       <c r="H69" s="69">
         <v>481</v>
       </c>
       <c r="I69" s="72">
         <v>45839</v>
       </c>
       <c r="J69" s="17"/>
     </row>
     <row r="70" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="54">
-        <v>1376197665</v>
+        <v>1942749387</v>
       </c>
       <c r="B70" s="55">
-        <v>100102130</v>
+        <v>100070193</v>
       </c>
       <c r="C70" s="56">
-        <v>520212</v>
+        <v>520037</v>
       </c>
       <c r="D70" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E70" s="56" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F70" s="67">
         <v>242</v>
       </c>
       <c r="G70" s="62">
         <v>46023</v>
       </c>
       <c r="H70" s="69">
         <v>481</v>
       </c>
       <c r="I70" s="72">
         <v>45839</v>
       </c>
-      <c r="J70" s="16"/>
+      <c r="J70" s="17"/>
     </row>
     <row r="71" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="54">
-        <v>1942749387</v>
+        <v>1376197665</v>
       </c>
       <c r="B71" s="55">
-        <v>100198692</v>
+        <v>100102130</v>
       </c>
       <c r="C71" s="56">
-        <v>520037</v>
+        <v>520212</v>
       </c>
       <c r="D71" s="49" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E71" s="56" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="F71" s="67">
         <v>242</v>
       </c>
       <c r="G71" s="62">
         <v>46023</v>
       </c>
       <c r="H71" s="69">
         <v>481</v>
       </c>
       <c r="I71" s="72">
         <v>45839</v>
       </c>
-      <c r="J71" s="17"/>
+      <c r="J71" s="16"/>
     </row>
     <row r="72" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="54">
-        <v>1902437650</v>
+        <v>1942749387</v>
       </c>
       <c r="B72" s="55">
-        <v>100102362</v>
+        <v>100198692</v>
       </c>
       <c r="C72" s="56">
-        <v>520202</v>
+        <v>520037</v>
       </c>
       <c r="D72" s="49" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E72" s="56" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="F72" s="67">
         <v>242</v>
       </c>
       <c r="G72" s="62">
         <v>46023</v>
       </c>
       <c r="H72" s="69">
         <v>481</v>
       </c>
       <c r="I72" s="72">
         <v>45839</v>
       </c>
-      <c r="J72" s="16"/>
+      <c r="J72" s="17"/>
     </row>
     <row r="73" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="54">
-        <v>1023187416</v>
+        <v>1902437650</v>
       </c>
       <c r="B73" s="55">
-        <v>11012200</v>
+        <v>100102362</v>
       </c>
       <c r="C73" s="56">
-        <v>520076</v>
+        <v>520202</v>
       </c>
       <c r="D73" s="49" t="s">
-        <v>127</v>
+        <v>334</v>
       </c>
       <c r="E73" s="56" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F73" s="67">
         <v>242</v>
       </c>
       <c r="G73" s="62">
         <v>46023</v>
       </c>
       <c r="H73" s="69">
         <v>481</v>
       </c>
       <c r="I73" s="72">
         <v>45839</v>
       </c>
-      <c r="J73" s="17"/>
+      <c r="J73" s="16"/>
     </row>
     <row r="74" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="54">
-        <v>1629027578</v>
+        <v>1942749387</v>
       </c>
       <c r="B74" s="55">
-        <v>11011800</v>
+        <v>100406430</v>
       </c>
       <c r="C74" s="56">
-        <v>520070</v>
+        <v>520037</v>
       </c>
       <c r="D74" s="49" t="s">
-        <v>129</v>
+        <v>336</v>
       </c>
       <c r="E74" s="56" t="s">
-        <v>119</v>
+        <v>337</v>
       </c>
       <c r="F74" s="67">
         <v>242</v>
       </c>
       <c r="G74" s="62">
-        <v>46023</v>
+        <v>46071</v>
       </c>
       <c r="H74" s="69">
         <v>481</v>
       </c>
       <c r="I74" s="72">
-        <v>45839</v>
-[...1 lines deleted...]
-      <c r="J74" s="16"/>
+        <v>46071</v>
+      </c>
+      <c r="J74" s="92" t="s">
+        <v>338</v>
+      </c>
     </row>
     <row r="75" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="54">
-        <v>1801874227</v>
+        <v>1629027578</v>
       </c>
       <c r="B75" s="55">
-        <v>11006300</v>
+        <v>11011800</v>
       </c>
       <c r="C75" s="56">
-        <v>520004</v>
+        <v>520070</v>
       </c>
       <c r="D75" s="49" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E75" s="56" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="F75" s="67">
         <v>242</v>
       </c>
       <c r="G75" s="62">
         <v>46023</v>
       </c>
       <c r="H75" s="69">
         <v>481</v>
       </c>
       <c r="I75" s="72">
         <v>45839</v>
       </c>
-      <c r="J75" s="17"/>
+      <c r="J75" s="16"/>
     </row>
     <row r="76" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="54">
-        <v>1093768962</v>
+        <v>1801874227</v>
       </c>
       <c r="B76" s="55">
-        <v>11011400</v>
+        <v>11006300</v>
       </c>
       <c r="C76" s="56">
-        <v>520066</v>
+        <v>520004</v>
       </c>
       <c r="D76" s="49" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E76" s="56" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="F76" s="67">
         <v>242</v>
       </c>
       <c r="G76" s="62">
         <v>46023</v>
       </c>
       <c r="H76" s="69">
         <v>481</v>
       </c>
       <c r="I76" s="72">
         <v>45839</v>
       </c>
-      <c r="J76" s="16"/>
+      <c r="J76" s="17"/>
     </row>
     <row r="77" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="54">
-        <v>1861635971</v>
+        <v>1093768962</v>
       </c>
       <c r="B77" s="55">
-        <v>100293566</v>
+        <v>11011400</v>
       </c>
       <c r="C77" s="56">
-        <v>520205</v>
+        <v>520066</v>
       </c>
       <c r="D77" s="49" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E77" s="56" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="F77" s="67">
         <v>242</v>
       </c>
       <c r="G77" s="62">
         <v>46023</v>
       </c>
       <c r="H77" s="69">
         <v>481</v>
       </c>
       <c r="I77" s="72">
         <v>45839</v>
       </c>
-      <c r="J77" s="17"/>
+      <c r="J77" s="16"/>
     </row>
     <row r="78" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="54">
-        <v>1568487411</v>
+        <v>1861635971</v>
       </c>
       <c r="B78" s="55">
-        <v>11014700</v>
+        <v>100293566</v>
       </c>
       <c r="C78" s="56">
-        <v>520109</v>
+        <v>520205</v>
       </c>
       <c r="D78" s="49" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E78" s="56" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="F78" s="67">
         <v>242</v>
       </c>
       <c r="G78" s="62">
         <v>46023</v>
       </c>
       <c r="H78" s="69">
         <v>481</v>
       </c>
       <c r="I78" s="72">
         <v>45839</v>
       </c>
-      <c r="J78" s="16"/>
+      <c r="J78" s="17"/>
     </row>
     <row r="79" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="54">
-        <v>1669463832</v>
+        <v>1568487411</v>
       </c>
       <c r="B79" s="55">
-        <v>11023800</v>
+        <v>11014700</v>
       </c>
       <c r="C79" s="56">
-        <v>520196</v>
+        <v>520109</v>
       </c>
       <c r="D79" s="49" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E79" s="56" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="F79" s="67">
         <v>242</v>
       </c>
       <c r="G79" s="62">
         <v>46023</v>
       </c>
       <c r="H79" s="69">
         <v>481</v>
       </c>
       <c r="I79" s="72">
         <v>45839</v>
       </c>
-      <c r="J79" s="17"/>
+      <c r="J79" s="16"/>
     </row>
     <row r="80" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="54">
-        <v>1669584983</v>
+        <v>1669463832</v>
       </c>
       <c r="B80" s="55">
-        <v>11023600</v>
+        <v>11023800</v>
       </c>
       <c r="C80" s="56">
-        <v>520194</v>
+        <v>520196</v>
       </c>
       <c r="D80" s="49" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E80" s="56" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="F80" s="67">
         <v>242</v>
       </c>
       <c r="G80" s="62">
         <v>46023</v>
       </c>
       <c r="H80" s="69">
         <v>481</v>
       </c>
       <c r="I80" s="72">
         <v>45839</v>
       </c>
-      <c r="J80" s="16"/>
+      <c r="J80" s="17"/>
     </row>
     <row r="81" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="54">
-        <v>1366420531</v>
+        <v>1669584983</v>
       </c>
       <c r="B81" s="55">
-        <v>11011100</v>
+        <v>11023600</v>
       </c>
       <c r="C81" s="56">
-        <v>520062</v>
+        <v>520194</v>
       </c>
       <c r="D81" s="49" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="E81" s="56" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="F81" s="67">
         <v>242</v>
       </c>
       <c r="G81" s="62">
         <v>46023</v>
       </c>
       <c r="H81" s="69">
         <v>481</v>
       </c>
       <c r="I81" s="72">
         <v>45839</v>
       </c>
-      <c r="J81" s="17"/>
+      <c r="J81" s="16"/>
     </row>
     <row r="82" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="54">
-        <v>1629056890</v>
+        <v>1366420531</v>
       </c>
       <c r="B82" s="55">
-        <v>100190015</v>
+        <v>11011100</v>
       </c>
       <c r="C82" s="56">
-        <v>520008</v>
+        <v>520062</v>
       </c>
       <c r="D82" s="49" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E82" s="56" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F82" s="67">
         <v>242</v>
       </c>
       <c r="G82" s="62">
         <v>46023</v>
       </c>
       <c r="H82" s="69">
         <v>481</v>
       </c>
       <c r="I82" s="72">
         <v>45839</v>
       </c>
-      <c r="J82" s="16"/>
+      <c r="J82" s="17"/>
     </row>
     <row r="83" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="54">
         <v>1629056890</v>
       </c>
       <c r="B83" s="55">
-        <v>11006600</v>
+        <v>100190015</v>
       </c>
       <c r="C83" s="56">
         <v>520008</v>
       </c>
       <c r="D83" s="49" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E83" s="56" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F83" s="67">
         <v>242</v>
       </c>
       <c r="G83" s="62">
         <v>46023</v>
       </c>
       <c r="H83" s="69">
         <v>481</v>
       </c>
       <c r="I83" s="72">
         <v>45839</v>
       </c>
-      <c r="J83" s="17"/>
+      <c r="J83" s="16"/>
     </row>
     <row r="84" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="54">
-        <v>1861466153</v>
+        <v>1629056890</v>
       </c>
       <c r="B84" s="55">
-        <v>11013600</v>
+        <v>11006600</v>
       </c>
       <c r="C84" s="56">
-        <v>520095</v>
+        <v>520008</v>
       </c>
       <c r="D84" s="49" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E84" s="56" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F84" s="67">
         <v>242</v>
       </c>
       <c r="G84" s="62">
         <v>46023</v>
       </c>
       <c r="H84" s="69">
         <v>481</v>
       </c>
       <c r="I84" s="72">
         <v>45839</v>
       </c>
-      <c r="J84" s="16"/>
+      <c r="J84" s="17"/>
     </row>
     <row r="85" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="54">
-        <v>1740291491</v>
+        <v>1861466153</v>
       </c>
       <c r="B85" s="55">
-        <v>11008400</v>
+        <v>11013600</v>
       </c>
       <c r="C85" s="56">
-        <v>520028</v>
+        <v>520095</v>
       </c>
       <c r="D85" s="49" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E85" s="56" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F85" s="67">
         <v>242</v>
       </c>
       <c r="G85" s="62">
         <v>46023</v>
       </c>
       <c r="H85" s="69">
         <v>481</v>
       </c>
       <c r="I85" s="72">
         <v>45839</v>
       </c>
-      <c r="J85" s="17"/>
+      <c r="J85" s="16"/>
     </row>
     <row r="86" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="54">
-        <v>1346228541</v>
+        <v>1740291491</v>
       </c>
       <c r="B86" s="55">
-        <v>11013000</v>
+        <v>11008400</v>
       </c>
       <c r="C86" s="56">
-        <v>520088</v>
+        <v>520028</v>
       </c>
       <c r="D86" s="49" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E86" s="56" t="s">
-        <v>65</v>
+        <v>146</v>
       </c>
       <c r="F86" s="67">
         <v>242</v>
       </c>
       <c r="G86" s="62">
         <v>46023</v>
       </c>
       <c r="H86" s="69">
         <v>481</v>
       </c>
       <c r="I86" s="72">
         <v>45839</v>
       </c>
-      <c r="J86" s="16"/>
+      <c r="J86" s="17"/>
     </row>
     <row r="87" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="54">
-        <v>1386641207</v>
+        <v>1346228541</v>
       </c>
       <c r="B87" s="55">
-        <v>11022800</v>
+        <v>11013000</v>
       </c>
       <c r="C87" s="56">
-        <v>520057</v>
+        <v>520088</v>
       </c>
       <c r="D87" s="49" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E87" s="56" t="s">
-        <v>151</v>
+        <v>65</v>
       </c>
       <c r="F87" s="67">
         <v>242</v>
       </c>
       <c r="G87" s="62">
         <v>46023</v>
       </c>
       <c r="H87" s="69">
         <v>481</v>
       </c>
       <c r="I87" s="72">
         <v>45839</v>
       </c>
-      <c r="J87" s="17"/>
+      <c r="J87" s="16"/>
     </row>
     <row r="88" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="54">
-        <v>1184621211</v>
+        <v>1386641207</v>
       </c>
       <c r="B88" s="55">
-        <v>11022900</v>
+        <v>11022800</v>
       </c>
       <c r="C88" s="56">
-        <v>520083</v>
+        <v>520057</v>
       </c>
       <c r="D88" s="49" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E88" s="56" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F88" s="67">
         <v>242</v>
       </c>
       <c r="G88" s="62">
         <v>46023</v>
       </c>
       <c r="H88" s="69">
         <v>481</v>
       </c>
       <c r="I88" s="72">
         <v>45839</v>
       </c>
-      <c r="J88" s="16"/>
+      <c r="J88" s="17"/>
     </row>
     <row r="89" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="54">
-        <v>1194004408</v>
+        <v>1184621211</v>
       </c>
       <c r="B89" s="55">
-        <v>100021887</v>
+        <v>11022900</v>
       </c>
       <c r="C89" s="56">
-        <v>520208</v>
+        <v>520083</v>
       </c>
       <c r="D89" s="49" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E89" s="56" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="F89" s="67">
         <v>242</v>
       </c>
       <c r="G89" s="62">
         <v>46023</v>
       </c>
       <c r="H89" s="69">
         <v>481</v>
       </c>
       <c r="I89" s="72">
         <v>45839</v>
       </c>
-      <c r="J89" s="17"/>
+      <c r="J89" s="16"/>
     </row>
     <row r="90" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="54">
-        <v>1912721002</v>
+        <v>1194004408</v>
       </c>
       <c r="B90" s="55">
-        <v>100311820</v>
+        <v>100021887</v>
       </c>
       <c r="C90" s="56">
-        <v>520160</v>
+        <v>520208</v>
       </c>
       <c r="D90" s="49" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E90" s="56" t="s">
-        <v>65</v>
+        <v>130</v>
       </c>
       <c r="F90" s="67">
         <v>242</v>
       </c>
       <c r="G90" s="62">
-        <v>46024</v>
+        <v>46023</v>
       </c>
       <c r="H90" s="69">
         <v>481</v>
       </c>
       <c r="I90" s="72">
         <v>45839</v>
       </c>
       <c r="J90" s="17"/>
     </row>
     <row r="91" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="54">
-        <v>1518993880</v>
+        <v>1912721002</v>
       </c>
       <c r="B91" s="55">
-        <v>11009900</v>
+        <v>100311820</v>
       </c>
       <c r="C91" s="56">
-        <v>520045</v>
+        <v>520160</v>
       </c>
       <c r="D91" s="49" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E91" s="56" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="F91" s="67">
         <v>242</v>
       </c>
       <c r="G91" s="62">
-        <v>46023</v>
+        <v>46024</v>
       </c>
       <c r="H91" s="69">
         <v>481</v>
       </c>
       <c r="I91" s="72">
         <v>45839</v>
       </c>
-      <c r="J91" s="16"/>
+      <c r="J91" s="17"/>
     </row>
     <row r="92" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="54">
-        <v>191880329</v>
+        <v>1518993880</v>
       </c>
       <c r="B92" s="55">
-        <v>100395337</v>
+        <v>11009900</v>
       </c>
       <c r="C92" s="56">
-        <v>520160</v>
+        <v>520045</v>
       </c>
       <c r="D92" s="49" t="s">
-        <v>327</v>
+        <v>154</v>
       </c>
       <c r="E92" s="56" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="F92" s="67">
         <v>242</v>
       </c>
       <c r="G92" s="62">
         <v>46023</v>
       </c>
       <c r="H92" s="69">
         <v>481</v>
       </c>
-      <c r="I92" s="91" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I92" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J92" s="16"/>
     </row>
     <row r="93" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="54">
-        <v>1902832306</v>
+        <v>191880329</v>
       </c>
       <c r="B93" s="55">
-        <v>11019000</v>
+        <v>100395337</v>
       </c>
       <c r="C93" s="56">
         <v>520160</v>
       </c>
       <c r="D93" s="49" t="s">
-        <v>157</v>
+        <v>324</v>
       </c>
       <c r="E93" s="56" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F93" s="67">
         <v>242</v>
       </c>
       <c r="G93" s="62">
         <v>46023</v>
       </c>
       <c r="H93" s="69">
         <v>481</v>
       </c>
-      <c r="I93" s="72">
-[...2 lines deleted...]
-      <c r="J93" s="17"/>
+      <c r="I93" s="91" t="s">
+        <v>325</v>
+      </c>
+      <c r="J93" s="92" t="s">
+        <v>326</v>
+      </c>
     </row>
     <row r="94" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="54">
-        <v>1740920909</v>
+        <v>1902832306</v>
       </c>
       <c r="B94" s="55">
-        <v>100199724</v>
+        <v>11019000</v>
       </c>
       <c r="C94" s="56">
         <v>520160</v>
       </c>
       <c r="D94" s="49" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E94" s="56" t="s">
         <v>32</v>
       </c>
       <c r="F94" s="67">
         <v>242</v>
       </c>
       <c r="G94" s="62">
         <v>46023</v>
       </c>
       <c r="H94" s="69">
         <v>481</v>
       </c>
       <c r="I94" s="72">
         <v>45839</v>
       </c>
       <c r="J94" s="17"/>
     </row>
     <row r="95" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="54">
-        <v>1114920048</v>
+        <v>1740920909</v>
       </c>
       <c r="B95" s="55">
-        <v>11001700</v>
+        <v>100199724</v>
       </c>
       <c r="C95" s="56">
-        <v>520089</v>
+        <v>520160</v>
       </c>
       <c r="D95" s="49" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E95" s="56" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="F95" s="67">
         <v>242</v>
       </c>
       <c r="G95" s="62">
         <v>46023</v>
       </c>
       <c r="H95" s="69">
         <v>481</v>
       </c>
       <c r="I95" s="72">
         <v>45839</v>
       </c>
       <c r="J95" s="17"/>
     </row>
     <row r="96" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="54">
+        <v>1114920048</v>
+      </c>
+      <c r="B96" s="55">
+        <v>11001700</v>
+      </c>
+      <c r="C96" s="56">
+        <v>520089</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>157</v>
+      </c>
+      <c r="E96" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="F96" s="67">
+        <v>242</v>
+      </c>
+      <c r="G96" s="62">
+        <v>46023</v>
+      </c>
+      <c r="H96" s="69">
+        <v>481</v>
+      </c>
+      <c r="I96" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J96" s="17"/>
+    </row>
+    <row r="97" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="54">
         <v>1922043744</v>
       </c>
-      <c r="B96" s="55">
+      <c r="B97" s="55">
         <v>11022000</v>
       </c>
-      <c r="C96" s="56">
+      <c r="C97" s="56">
         <v>520098</v>
       </c>
-      <c r="D96" s="49" t="s">
+      <c r="D97" s="49" t="s">
+        <v>158</v>
+      </c>
+      <c r="E97" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="F97" s="67">
+        <v>242</v>
+      </c>
+      <c r="G97" s="62">
+        <v>46023</v>
+      </c>
+      <c r="H97" s="69">
+        <v>481</v>
+      </c>
+      <c r="I97" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J97" s="17"/>
+    </row>
+    <row r="98" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="57">
+        <v>1992776041</v>
+      </c>
+      <c r="B98" s="58">
+        <v>100051765</v>
+      </c>
+      <c r="C98" s="59">
+        <v>520116</v>
+      </c>
+      <c r="D98" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="E98" s="59" t="s">
         <v>160</v>
       </c>
-      <c r="E96" s="56" t="s">
-[...26 lines deleted...]
-      <c r="D97" s="50" t="s">
+      <c r="F98" s="68">
+        <v>242</v>
+      </c>
+      <c r="G98" s="64">
+        <v>46023</v>
+      </c>
+      <c r="H98" s="70">
+        <v>481</v>
+      </c>
+      <c r="I98" s="73">
+        <v>45839</v>
+      </c>
+      <c r="J98" s="18"/>
+    </row>
+    <row r="99" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="33"/>
+      <c r="B99" s="33"/>
+      <c r="C99" s="33"/>
+      <c r="D99" s="33"/>
+      <c r="E99" s="33"/>
+      <c r="F99" s="33"/>
+      <c r="G99" s="33"/>
+      <c r="H99" s="33"/>
+      <c r="I99" s="33"/>
+      <c r="J99" s="33"/>
+    </row>
+    <row r="100" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="B100" s="35"/>
+      <c r="C100" s="35"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="36"/>
+      <c r="F100" s="37"/>
+      <c r="G100" s="35"/>
+      <c r="H100" s="33"/>
+      <c r="I100" s="35"/>
+      <c r="J100" s="35"/>
+    </row>
+    <row r="101" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="51">
+        <v>1194737817</v>
+      </c>
+      <c r="B101" s="52">
+        <v>11000500</v>
+      </c>
+      <c r="C101" s="53">
+        <v>521307</v>
+      </c>
+      <c r="D101" s="48" t="s">
         <v>161</v>
       </c>
-      <c r="E97" s="59" t="s">
+      <c r="E101" s="53" t="s">
         <v>162</v>
       </c>
-      <c r="F97" s="68">
-[...55 lines deleted...]
-      <c r="F100" s="66">
+      <c r="F101" s="66">
         <v>662</v>
       </c>
-      <c r="G100" s="61">
-[...2 lines deleted...]
-      <c r="H100" s="66">
+      <c r="G101" s="61">
+        <v>46023</v>
+      </c>
+      <c r="H101" s="66">
         <v>28</v>
       </c>
-      <c r="I100" s="71">
-[...32 lines deleted...]
-      <c r="J101" s="16"/>
+      <c r="I101" s="71">
+        <v>45839</v>
+      </c>
+      <c r="J101" s="15"/>
     </row>
     <row r="102" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="54">
         <v>1093763518</v>
       </c>
       <c r="B102" s="55">
-        <v>11007600</v>
+        <v>100090081</v>
       </c>
       <c r="C102" s="56">
         <v>521308</v>
       </c>
       <c r="D102" s="49" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E102" s="56" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F102" s="67">
         <v>662</v>
       </c>
       <c r="G102" s="62">
-        <v>46023</v>
+        <v>46024</v>
       </c>
       <c r="H102" s="69">
         <v>28</v>
       </c>
       <c r="I102" s="72">
         <v>45839</v>
       </c>
       <c r="J102" s="16"/>
     </row>
     <row r="103" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="54">
-        <v>1376541748</v>
+        <v>1093763518</v>
       </c>
       <c r="B103" s="55">
-        <v>11015300</v>
+        <v>11007600</v>
       </c>
       <c r="C103" s="56">
-        <v>521317</v>
+        <v>521308</v>
       </c>
       <c r="D103" s="49" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E103" s="56" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="F103" s="67">
         <v>662</v>
       </c>
       <c r="G103" s="62">
         <v>46023</v>
       </c>
       <c r="H103" s="69">
         <v>28</v>
       </c>
       <c r="I103" s="72">
         <v>45839</v>
       </c>
-      <c r="J103" s="17"/>
+      <c r="J103" s="16"/>
     </row>
     <row r="104" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="54">
-        <v>1346204385</v>
+        <v>1376541748</v>
       </c>
       <c r="B104" s="55">
-        <v>11018900</v>
+        <v>11015300</v>
       </c>
       <c r="C104" s="56">
-        <v>521300</v>
+        <v>521317</v>
       </c>
       <c r="D104" s="49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E104" s="56" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F104" s="67">
         <v>662</v>
       </c>
       <c r="G104" s="62">
         <v>46023</v>
       </c>
       <c r="H104" s="69">
         <v>28</v>
       </c>
       <c r="I104" s="72">
         <v>45839</v>
       </c>
-      <c r="J104" s="16"/>
+      <c r="J104" s="17"/>
     </row>
     <row r="105" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="54">
-        <v>1639187412</v>
+        <v>1346204385</v>
       </c>
       <c r="B105" s="55">
-        <v>11018100</v>
+        <v>11018900</v>
       </c>
       <c r="C105" s="56">
-        <v>521350</v>
+        <v>521300</v>
       </c>
       <c r="D105" s="49" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E105" s="56" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F105" s="67">
         <v>662</v>
       </c>
       <c r="G105" s="62">
         <v>46023</v>
       </c>
       <c r="H105" s="69">
         <v>28</v>
       </c>
       <c r="I105" s="72">
         <v>45839</v>
       </c>
-      <c r="J105" s="17"/>
+      <c r="J105" s="16"/>
     </row>
     <row r="106" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="54">
-        <v>1619079597</v>
+        <v>1639187412</v>
       </c>
       <c r="B106" s="55">
-        <v>11006400</v>
+        <v>11018100</v>
       </c>
       <c r="C106" s="56">
-        <v>521324</v>
+        <v>521350</v>
       </c>
       <c r="D106" s="49" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E106" s="56" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F106" s="67">
         <v>662</v>
       </c>
       <c r="G106" s="62">
         <v>46023</v>
       </c>
       <c r="H106" s="69">
         <v>28</v>
       </c>
       <c r="I106" s="72">
         <v>45839</v>
       </c>
-      <c r="J106" s="16"/>
+      <c r="J106" s="17"/>
     </row>
     <row r="107" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="54">
-        <v>1124084678</v>
+        <v>1619079597</v>
       </c>
       <c r="B107" s="55">
-        <v>11007300</v>
+        <v>11006400</v>
       </c>
       <c r="C107" s="56">
-        <v>521339</v>
+        <v>521324</v>
       </c>
       <c r="D107" s="49" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E107" s="56" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F107" s="67">
         <v>662</v>
       </c>
       <c r="G107" s="62">
         <v>46023</v>
       </c>
       <c r="H107" s="69">
         <v>28</v>
       </c>
       <c r="I107" s="72">
         <v>45839</v>
       </c>
-      <c r="J107" s="17"/>
+      <c r="J107" s="16"/>
     </row>
     <row r="108" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="54">
-        <v>1053391730</v>
+        <v>1124084678</v>
       </c>
       <c r="B108" s="55">
-        <v>11006500</v>
+        <v>11007300</v>
       </c>
       <c r="C108" s="56">
-        <v>521311</v>
+        <v>521339</v>
       </c>
       <c r="D108" s="49" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E108" s="56" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="F108" s="67">
         <v>662</v>
       </c>
       <c r="G108" s="62">
         <v>46023</v>
       </c>
       <c r="H108" s="69">
         <v>28</v>
       </c>
       <c r="I108" s="72">
         <v>45839</v>
       </c>
-      <c r="J108" s="16"/>
+      <c r="J108" s="17"/>
     </row>
     <row r="109" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="54">
-        <v>1598715401</v>
+        <v>1053391730</v>
       </c>
       <c r="B109" s="55">
-        <v>11000800</v>
+        <v>11006500</v>
       </c>
       <c r="C109" s="56">
-        <v>521313</v>
+        <v>521311</v>
       </c>
       <c r="D109" s="49" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E109" s="56" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F109" s="67">
         <v>662</v>
       </c>
       <c r="G109" s="62">
         <v>46023</v>
       </c>
       <c r="H109" s="69">
         <v>28</v>
       </c>
       <c r="I109" s="72">
         <v>45839</v>
       </c>
-      <c r="J109" s="17"/>
+      <c r="J109" s="16"/>
     </row>
     <row r="110" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="54">
-        <v>1356373302</v>
+        <v>1598715401</v>
       </c>
       <c r="B110" s="55">
-        <v>11024600</v>
+        <v>11000800</v>
       </c>
       <c r="C110" s="56">
-        <v>521356</v>
+        <v>521313</v>
       </c>
       <c r="D110" s="49" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E110" s="56" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="F110" s="67">
         <v>662</v>
       </c>
       <c r="G110" s="62">
         <v>46023</v>
       </c>
       <c r="H110" s="69">
         <v>28</v>
       </c>
       <c r="I110" s="72">
         <v>45839</v>
       </c>
-      <c r="J110" s="16"/>
+      <c r="J110" s="17"/>
     </row>
     <row r="111" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="54">
-        <v>1811940331</v>
+        <v>1356373302</v>
       </c>
       <c r="B111" s="55">
-        <v>11018300</v>
+        <v>11024600</v>
       </c>
       <c r="C111" s="56">
-        <v>521333</v>
+        <v>521356</v>
       </c>
       <c r="D111" s="49" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E111" s="56" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="F111" s="67">
         <v>662</v>
       </c>
       <c r="G111" s="62">
         <v>46023</v>
       </c>
       <c r="H111" s="69">
         <v>28</v>
       </c>
       <c r="I111" s="72">
         <v>45839</v>
       </c>
-      <c r="J111" s="17"/>
+      <c r="J111" s="16"/>
     </row>
     <row r="112" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="54">
-        <v>1225191687</v>
+        <v>1811940331</v>
       </c>
       <c r="B112" s="55">
-        <v>11016600</v>
+        <v>11018300</v>
       </c>
       <c r="C112" s="56">
-        <v>521331</v>
+        <v>521333</v>
       </c>
       <c r="D112" s="49" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E112" s="56" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="F112" s="67">
         <v>662</v>
       </c>
       <c r="G112" s="62">
         <v>46023</v>
       </c>
       <c r="H112" s="69">
         <v>28</v>
       </c>
       <c r="I112" s="72">
         <v>45839</v>
       </c>
-      <c r="J112" s="16"/>
+      <c r="J112" s="17"/>
     </row>
     <row r="113" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="54">
-        <v>1619024197</v>
+        <v>1225191687</v>
       </c>
       <c r="B113" s="55">
-        <v>11016900</v>
+        <v>11016600</v>
       </c>
       <c r="C113" s="56">
-        <v>521330</v>
+        <v>521331</v>
       </c>
       <c r="D113" s="49" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E113" s="56" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="F113" s="67">
         <v>662</v>
       </c>
       <c r="G113" s="62">
         <v>46023</v>
       </c>
       <c r="H113" s="69">
         <v>28</v>
       </c>
       <c r="I113" s="72">
         <v>45839</v>
       </c>
-      <c r="J113" s="17"/>
+      <c r="J113" s="16"/>
     </row>
     <row r="114" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="54">
-        <v>1831243757</v>
+        <v>1619024197</v>
       </c>
       <c r="B114" s="55">
-        <v>11011600</v>
+        <v>11016900</v>
       </c>
       <c r="C114" s="56">
-        <v>521353</v>
+        <v>521330</v>
       </c>
       <c r="D114" s="49" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="E114" s="56" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="F114" s="67">
         <v>662</v>
       </c>
       <c r="G114" s="62">
         <v>46023</v>
       </c>
       <c r="H114" s="69">
         <v>28</v>
       </c>
       <c r="I114" s="72">
         <v>45839</v>
       </c>
-      <c r="J114" s="16"/>
+      <c r="J114" s="17"/>
     </row>
     <row r="115" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="54">
-        <v>1093743874</v>
+        <v>1831243757</v>
       </c>
       <c r="B115" s="55">
-        <v>11018400</v>
+        <v>11011600</v>
       </c>
       <c r="C115" s="56">
-        <v>521358</v>
+        <v>521353</v>
       </c>
       <c r="D115" s="49" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E115" s="56" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F115" s="67">
         <v>662</v>
       </c>
       <c r="G115" s="62">
         <v>46023</v>
       </c>
       <c r="H115" s="69">
         <v>28</v>
       </c>
       <c r="I115" s="72">
         <v>45839</v>
       </c>
-      <c r="J115" s="17"/>
+      <c r="J115" s="16"/>
     </row>
     <row r="116" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="54">
-        <v>1154350049</v>
+        <v>1093743874</v>
       </c>
       <c r="B116" s="55">
-        <v>11008600</v>
+        <v>11018400</v>
       </c>
       <c r="C116" s="56">
-        <v>521319</v>
+        <v>521358</v>
       </c>
       <c r="D116" s="49" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="E116" s="56" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="F116" s="67">
         <v>662</v>
       </c>
       <c r="G116" s="62">
         <v>46023</v>
       </c>
       <c r="H116" s="69">
         <v>28</v>
       </c>
       <c r="I116" s="72">
         <v>45839</v>
       </c>
-      <c r="J116" s="16"/>
+      <c r="J116" s="17"/>
     </row>
     <row r="117" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="54">
-        <v>1083657886</v>
+        <v>1154350049</v>
       </c>
       <c r="B117" s="55">
-        <v>100249193</v>
+        <v>11008600</v>
       </c>
       <c r="C117" s="56">
-        <v>521329</v>
+        <v>521319</v>
       </c>
       <c r="D117" s="49" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E117" s="56" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F117" s="67">
         <v>662</v>
       </c>
       <c r="G117" s="62">
         <v>46023</v>
       </c>
       <c r="H117" s="69">
         <v>28</v>
       </c>
       <c r="I117" s="72">
         <v>45839</v>
       </c>
-      <c r="J117" s="17"/>
+      <c r="J117" s="16"/>
     </row>
     <row r="118" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="54">
-        <v>1255339867</v>
+        <v>1083657886</v>
       </c>
       <c r="B118" s="55">
-        <v>11018000</v>
+        <v>100249193</v>
       </c>
       <c r="C118" s="56">
-        <v>521322</v>
+        <v>521329</v>
       </c>
       <c r="D118" s="49" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E118" s="56" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F118" s="67">
         <v>662</v>
       </c>
       <c r="G118" s="62">
         <v>46023</v>
       </c>
       <c r="H118" s="69">
         <v>28</v>
       </c>
       <c r="I118" s="72">
         <v>45839</v>
       </c>
-      <c r="J118" s="16"/>
+      <c r="J118" s="17"/>
     </row>
     <row r="119" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="54">
-        <v>1760459846</v>
+        <v>1255339867</v>
       </c>
       <c r="B119" s="55">
-        <v>11015200</v>
+        <v>11018000</v>
       </c>
       <c r="C119" s="56">
-        <v>521344</v>
+        <v>521322</v>
       </c>
       <c r="D119" s="49" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E119" s="56" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="F119" s="67">
         <v>662</v>
       </c>
       <c r="G119" s="62">
         <v>46023</v>
       </c>
       <c r="H119" s="69">
         <v>28</v>
       </c>
       <c r="I119" s="72">
         <v>45839</v>
       </c>
-      <c r="J119" s="17"/>
+      <c r="J119" s="16"/>
     </row>
     <row r="120" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="54">
-        <v>1710939533</v>
+        <v>1760459846</v>
       </c>
       <c r="B120" s="55">
-        <v>11012000</v>
+        <v>11015200</v>
       </c>
       <c r="C120" s="56">
-        <v>521309</v>
+        <v>521344</v>
       </c>
       <c r="D120" s="49" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E120" s="56" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F120" s="67">
         <v>662</v>
       </c>
       <c r="G120" s="62">
         <v>46023</v>
       </c>
       <c r="H120" s="69">
         <v>28</v>
       </c>
       <c r="I120" s="72">
         <v>45839</v>
       </c>
-      <c r="J120" s="16"/>
+      <c r="J120" s="17"/>
     </row>
     <row r="121" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="54">
-        <v>1972591410</v>
+        <v>1710939533</v>
       </c>
       <c r="B121" s="55">
-        <v>11007400</v>
+        <v>11012000</v>
       </c>
       <c r="C121" s="56">
-        <v>521304</v>
+        <v>521309</v>
       </c>
       <c r="D121" s="49" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E121" s="56" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="F121" s="67">
         <v>662</v>
       </c>
       <c r="G121" s="62">
         <v>46023</v>
       </c>
       <c r="H121" s="69">
         <v>28</v>
       </c>
       <c r="I121" s="72">
         <v>45839</v>
       </c>
-      <c r="J121" s="17"/>
+      <c r="J121" s="16"/>
     </row>
     <row r="122" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="54">
-        <v>1124063573</v>
+        <v>1972591410</v>
       </c>
       <c r="B122" s="55">
-        <v>11016000</v>
+        <v>11007400</v>
       </c>
       <c r="C122" s="56">
-        <v>521316</v>
+        <v>521304</v>
       </c>
       <c r="D122" s="49" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E122" s="56" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F122" s="67">
         <v>662</v>
       </c>
       <c r="G122" s="62">
         <v>46023</v>
       </c>
       <c r="H122" s="69">
         <v>28</v>
       </c>
       <c r="I122" s="72">
         <v>45839</v>
       </c>
-      <c r="J122" s="16"/>
+      <c r="J122" s="17"/>
     </row>
     <row r="123" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="54">
-        <v>1851477913</v>
+        <v>1124063573</v>
       </c>
       <c r="B123" s="55">
-        <v>11014100</v>
+        <v>11016000</v>
       </c>
       <c r="C123" s="56">
-        <v>521310</v>
+        <v>521316</v>
       </c>
       <c r="D123" s="49" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E123" s="56" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="F123" s="67">
         <v>662</v>
       </c>
       <c r="G123" s="62">
         <v>46023</v>
       </c>
       <c r="H123" s="69">
         <v>28</v>
       </c>
       <c r="I123" s="72">
         <v>45839</v>
       </c>
       <c r="J123" s="16"/>
     </row>
     <row r="124" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="54">
-        <v>1396849303</v>
+        <v>1851477913</v>
       </c>
       <c r="B124" s="55">
-        <v>11018700</v>
+        <v>11014100</v>
       </c>
       <c r="C124" s="56">
-        <v>521335</v>
+        <v>521310</v>
       </c>
       <c r="D124" s="49" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E124" s="56" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F124" s="67">
         <v>662</v>
       </c>
       <c r="G124" s="62">
         <v>46023</v>
       </c>
       <c r="H124" s="69">
         <v>28</v>
       </c>
       <c r="I124" s="72">
         <v>45839</v>
       </c>
-      <c r="J124" s="17"/>
+      <c r="J124" s="16"/>
     </row>
     <row r="125" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="54">
-        <v>1568438125</v>
+        <v>1396849303</v>
       </c>
       <c r="B125" s="55">
-        <v>11020700</v>
+        <v>11018700</v>
       </c>
       <c r="C125" s="56">
-        <v>521342</v>
+        <v>521335</v>
       </c>
       <c r="D125" s="49" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E125" s="56" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F125" s="67">
         <v>662</v>
       </c>
       <c r="G125" s="62">
         <v>46023</v>
       </c>
       <c r="H125" s="69">
         <v>28</v>
       </c>
       <c r="I125" s="72">
         <v>45839</v>
       </c>
-      <c r="J125" s="16"/>
+      <c r="J125" s="17"/>
     </row>
     <row r="126" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="54">
-        <v>1114987054</v>
+        <v>1568438125</v>
       </c>
       <c r="B126" s="55">
-        <v>11014800</v>
+        <v>11020700</v>
       </c>
       <c r="C126" s="56">
-        <v>521312</v>
+        <v>521342</v>
       </c>
       <c r="D126" s="49" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E126" s="56" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F126" s="67">
         <v>662</v>
       </c>
       <c r="G126" s="62">
         <v>46023</v>
       </c>
       <c r="H126" s="69">
         <v>28</v>
       </c>
       <c r="I126" s="72">
         <v>45839</v>
       </c>
-      <c r="J126" s="17"/>
+      <c r="J126" s="16"/>
     </row>
     <row r="127" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="54">
-        <v>1952890873</v>
+        <v>1114987054</v>
       </c>
       <c r="B127" s="55">
-        <v>100083361</v>
+        <v>11014800</v>
       </c>
       <c r="C127" s="56">
-        <v>521328</v>
+        <v>521312</v>
       </c>
       <c r="D127" s="49" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E127" s="56" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="F127" s="67">
         <v>662</v>
       </c>
       <c r="G127" s="62">
         <v>46023</v>
       </c>
       <c r="H127" s="69">
         <v>28</v>
       </c>
       <c r="I127" s="72">
         <v>45839</v>
       </c>
       <c r="J127" s="17"/>
     </row>
     <row r="128" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="54">
-        <v>1346239373</v>
+        <v>1952890873</v>
       </c>
       <c r="B128" s="55">
-        <v>11010500</v>
+        <v>100083361</v>
       </c>
       <c r="C128" s="56">
-        <v>521323</v>
+        <v>521328</v>
       </c>
       <c r="D128" s="49" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E128" s="56" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="F128" s="67">
         <v>662</v>
       </c>
       <c r="G128" s="62">
         <v>46023</v>
       </c>
       <c r="H128" s="69">
         <v>28</v>
       </c>
       <c r="I128" s="72">
         <v>45839</v>
       </c>
-      <c r="J128" s="16"/>
+      <c r="J128" s="17"/>
     </row>
     <row r="129" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="54">
-        <v>1700963048</v>
+        <v>1346239373</v>
       </c>
       <c r="B129" s="55">
-        <v>11016700</v>
+        <v>11010500</v>
       </c>
       <c r="C129" s="56">
-        <v>521325</v>
+        <v>521323</v>
       </c>
       <c r="D129" s="49" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E129" s="56" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F129" s="67">
         <v>662</v>
       </c>
       <c r="G129" s="62">
         <v>46023</v>
       </c>
       <c r="H129" s="69">
         <v>28</v>
       </c>
       <c r="I129" s="72">
         <v>45839</v>
       </c>
-      <c r="J129" s="17"/>
+      <c r="J129" s="16"/>
     </row>
     <row r="130" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="54">
-        <v>1700837812</v>
+        <v>1700963048</v>
       </c>
       <c r="B130" s="55">
-        <v>100074033</v>
+        <v>11016700</v>
       </c>
       <c r="C130" s="56">
-        <v>521314</v>
+        <v>521325</v>
       </c>
       <c r="D130" s="49" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="E130" s="56" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="F130" s="67">
         <v>662</v>
       </c>
       <c r="G130" s="62">
         <v>46023</v>
       </c>
       <c r="H130" s="69">
         <v>28</v>
       </c>
       <c r="I130" s="72">
         <v>45839</v>
       </c>
-      <c r="J130" s="16"/>
+      <c r="J130" s="17"/>
     </row>
     <row r="131" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="54">
-        <v>1912958026</v>
+        <v>1700837812</v>
       </c>
       <c r="B131" s="55">
-        <v>100073978</v>
+        <v>100074033</v>
       </c>
       <c r="C131" s="56">
-        <v>521302</v>
+        <v>521314</v>
       </c>
       <c r="D131" s="49" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E131" s="56" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="F131" s="67">
         <v>662</v>
       </c>
       <c r="G131" s="62">
         <v>46023</v>
       </c>
       <c r="H131" s="69">
         <v>28</v>
       </c>
       <c r="I131" s="72">
         <v>45839</v>
       </c>
-      <c r="J131" s="17"/>
+      <c r="J131" s="16"/>
     </row>
     <row r="132" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="54">
-        <v>1841278637</v>
+        <v>1912958026</v>
       </c>
       <c r="B132" s="55">
-        <v>11015900</v>
+        <v>100073978</v>
       </c>
       <c r="C132" s="56">
-        <v>521305</v>
+        <v>521302</v>
       </c>
       <c r="D132" s="49" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E132" s="56" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="F132" s="67">
         <v>662</v>
       </c>
       <c r="G132" s="62">
         <v>46023</v>
       </c>
       <c r="H132" s="69">
         <v>28</v>
       </c>
       <c r="I132" s="72">
         <v>45839</v>
       </c>
-      <c r="J132" s="16"/>
+      <c r="J132" s="17"/>
     </row>
     <row r="133" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="54">
-        <v>1740239557</v>
+        <v>1841278637</v>
       </c>
       <c r="B133" s="55">
-        <v>100074070</v>
+        <v>11015900</v>
       </c>
       <c r="C133" s="56">
-        <v>521315</v>
+        <v>521305</v>
       </c>
       <c r="D133" s="49" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E133" s="56" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="F133" s="67">
         <v>662</v>
       </c>
       <c r="G133" s="62">
         <v>46023</v>
       </c>
       <c r="H133" s="69">
         <v>28</v>
       </c>
       <c r="I133" s="72">
         <v>45839</v>
       </c>
-      <c r="J133" s="17"/>
+      <c r="J133" s="16"/>
     </row>
     <row r="134" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="54">
-        <v>1154372944</v>
+        <v>1740239557</v>
       </c>
       <c r="B134" s="55">
-        <v>100074084</v>
+        <v>100074070</v>
       </c>
       <c r="C134" s="56">
-        <v>521340</v>
+        <v>521315</v>
       </c>
       <c r="D134" s="49" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E134" s="56" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F134" s="67">
         <v>662</v>
       </c>
       <c r="G134" s="62">
         <v>46023</v>
       </c>
       <c r="H134" s="69">
         <v>28</v>
       </c>
       <c r="I134" s="72">
         <v>45839</v>
       </c>
-      <c r="J134" s="16"/>
+      <c r="J134" s="17"/>
     </row>
     <row r="135" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="54">
-        <v>1699728550</v>
+        <v>1154372944</v>
       </c>
       <c r="B135" s="55">
-        <v>11024900</v>
+        <v>100074084</v>
       </c>
       <c r="C135" s="56">
-        <v>521357</v>
+        <v>521340</v>
       </c>
       <c r="D135" s="49" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E135" s="56" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F135" s="67">
         <v>662</v>
       </c>
       <c r="G135" s="62">
         <v>46023</v>
       </c>
       <c r="H135" s="69">
         <v>28</v>
       </c>
       <c r="I135" s="72">
         <v>45839</v>
       </c>
-      <c r="J135" s="17"/>
+      <c r="J135" s="16"/>
     </row>
     <row r="136" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="54">
-        <v>1467560227</v>
+        <v>1699728550</v>
       </c>
       <c r="B136" s="55">
-        <v>11018800</v>
+        <v>11024900</v>
       </c>
       <c r="C136" s="56">
-        <v>521318</v>
+        <v>521357</v>
       </c>
       <c r="D136" s="49" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="E136" s="56" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="F136" s="67">
         <v>662</v>
       </c>
       <c r="G136" s="62">
         <v>46023</v>
       </c>
       <c r="H136" s="69">
         <v>28</v>
       </c>
       <c r="I136" s="72">
         <v>45839</v>
       </c>
       <c r="J136" s="17"/>
     </row>
     <row r="137" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="54">
-        <v>1841376183</v>
+        <v>1467560227</v>
       </c>
       <c r="B137" s="55">
-        <v>11012800</v>
+        <v>11018800</v>
       </c>
       <c r="C137" s="56">
-        <v>521338</v>
+        <v>521318</v>
       </c>
       <c r="D137" s="49" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E137" s="56" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="F137" s="67">
         <v>662</v>
       </c>
       <c r="G137" s="62">
         <v>46023</v>
       </c>
       <c r="H137" s="69">
         <v>28</v>
       </c>
       <c r="I137" s="72">
         <v>45839</v>
       </c>
       <c r="J137" s="17"/>
     </row>
     <row r="138" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="54">
-        <v>1891796710</v>
+        <v>1841376183</v>
       </c>
       <c r="B138" s="55">
-        <v>11001500</v>
+        <v>11012800</v>
       </c>
       <c r="C138" s="56">
-        <v>521351</v>
+        <v>521338</v>
       </c>
       <c r="D138" s="49" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E138" s="56" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="F138" s="67">
         <v>662</v>
       </c>
       <c r="G138" s="62">
         <v>46023</v>
       </c>
       <c r="H138" s="69">
         <v>28</v>
       </c>
       <c r="I138" s="72">
         <v>45839</v>
       </c>
       <c r="J138" s="17"/>
     </row>
     <row r="139" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="54">
-        <v>1659301273</v>
+        <v>1891796710</v>
       </c>
       <c r="B139" s="55">
-        <v>11015500</v>
+        <v>11001500</v>
       </c>
       <c r="C139" s="56">
-        <v>521341</v>
+        <v>521351</v>
       </c>
       <c r="D139" s="49" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E139" s="56" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="F139" s="67">
         <v>662</v>
       </c>
       <c r="G139" s="62">
         <v>46023</v>
       </c>
       <c r="H139" s="69">
         <v>28</v>
       </c>
       <c r="I139" s="72">
         <v>45839</v>
       </c>
       <c r="J139" s="17"/>
     </row>
     <row r="140" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="54">
-        <v>1285691725</v>
+        <v>1659301273</v>
       </c>
       <c r="B140" s="55">
-        <v>11006800</v>
+        <v>11015500</v>
       </c>
       <c r="C140" s="56">
-        <v>521349</v>
+        <v>521341</v>
       </c>
       <c r="D140" s="49" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E140" s="56" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F140" s="67">
         <v>662</v>
       </c>
       <c r="G140" s="62">
         <v>46023</v>
       </c>
       <c r="H140" s="69">
         <v>28</v>
       </c>
       <c r="I140" s="72">
         <v>45839</v>
       </c>
       <c r="J140" s="17"/>
     </row>
     <row r="141" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="54">
-        <v>1831279793</v>
+        <v>1285691725</v>
       </c>
       <c r="B141" s="55">
-        <v>11000600</v>
+        <v>11006800</v>
       </c>
       <c r="C141" s="56">
-        <v>521354</v>
+        <v>521349</v>
       </c>
       <c r="D141" s="49" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E141" s="56" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="F141" s="67">
         <v>662</v>
       </c>
       <c r="G141" s="62">
         <v>46023</v>
       </c>
       <c r="H141" s="69">
         <v>28</v>
       </c>
       <c r="I141" s="72">
         <v>45839</v>
       </c>
       <c r="J141" s="17"/>
     </row>
     <row r="142" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="54">
-        <v>1518982628</v>
+        <v>1831279793</v>
       </c>
       <c r="B142" s="55">
-        <v>11010000</v>
+        <v>11000600</v>
       </c>
       <c r="C142" s="56">
-        <v>521332</v>
+        <v>521354</v>
       </c>
       <c r="D142" s="49" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="E142" s="56" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F142" s="67">
         <v>662</v>
       </c>
       <c r="G142" s="62">
         <v>46023</v>
       </c>
       <c r="H142" s="69">
         <v>28</v>
       </c>
       <c r="I142" s="72">
         <v>45839</v>
       </c>
       <c r="J142" s="17"/>
     </row>
     <row r="143" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="54">
-        <v>1053362624</v>
+        <v>1518982628</v>
       </c>
       <c r="B143" s="55">
-        <v>11013200</v>
+        <v>11010000</v>
       </c>
       <c r="C143" s="56">
-        <v>521321</v>
+        <v>521332</v>
       </c>
       <c r="D143" s="49" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E143" s="56" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F143" s="67">
         <v>662</v>
       </c>
       <c r="G143" s="62">
         <v>46023</v>
       </c>
       <c r="H143" s="69">
         <v>28</v>
       </c>
       <c r="I143" s="72">
         <v>45839</v>
       </c>
       <c r="J143" s="17"/>
     </row>
     <row r="144" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="54">
-        <v>1548248644</v>
+        <v>1053362624</v>
       </c>
       <c r="B144" s="55">
-        <v>11008100</v>
+        <v>11013200</v>
       </c>
       <c r="C144" s="56">
-        <v>521327</v>
+        <v>521321</v>
       </c>
       <c r="D144" s="49" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E144" s="56" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="F144" s="67">
         <v>662</v>
       </c>
       <c r="G144" s="62">
         <v>46023</v>
       </c>
       <c r="H144" s="69">
         <v>28</v>
       </c>
       <c r="I144" s="72">
         <v>45839</v>
       </c>
       <c r="J144" s="17"/>
     </row>
     <row r="145" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="54">
-        <v>1043240922</v>
+        <v>1548248644</v>
       </c>
       <c r="B145" s="55">
-        <v>11015000</v>
+        <v>11008100</v>
       </c>
       <c r="C145" s="56">
-        <v>521337</v>
+        <v>521327</v>
       </c>
       <c r="D145" s="49" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E145" s="56" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F145" s="67">
         <v>662</v>
       </c>
       <c r="G145" s="62">
         <v>46023</v>
       </c>
       <c r="H145" s="69">
         <v>28</v>
       </c>
       <c r="I145" s="72">
         <v>45839</v>
       </c>
       <c r="J145" s="17"/>
     </row>
     <row r="146" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="54">
-        <v>1679558647</v>
+        <v>1043240922</v>
       </c>
       <c r="B146" s="55">
-        <v>11007200</v>
+        <v>11015000</v>
       </c>
       <c r="C146" s="56">
-        <v>521343</v>
+        <v>521337</v>
       </c>
       <c r="D146" s="49" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E146" s="56" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="F146" s="67">
         <v>662</v>
       </c>
       <c r="G146" s="62">
         <v>46023</v>
       </c>
       <c r="H146" s="69">
         <v>28</v>
       </c>
       <c r="I146" s="72">
         <v>45839</v>
       </c>
       <c r="J146" s="17"/>
     </row>
     <row r="147" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="54">
-        <v>1437179231</v>
+        <v>1679558647</v>
       </c>
       <c r="B147" s="55">
-        <v>11019500</v>
+        <v>11007200</v>
       </c>
       <c r="C147" s="56">
-        <v>521359</v>
+        <v>521343</v>
       </c>
       <c r="D147" s="49" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E147" s="56" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="F147" s="67">
         <v>662</v>
       </c>
       <c r="G147" s="62">
         <v>46023</v>
       </c>
       <c r="H147" s="69">
         <v>28</v>
       </c>
       <c r="I147" s="72">
         <v>45839</v>
       </c>
       <c r="J147" s="17"/>
     </row>
     <row r="148" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="54">
-        <v>1912992827</v>
+        <v>1437179231</v>
       </c>
       <c r="B148" s="55">
-        <v>11001600</v>
+        <v>11019500</v>
       </c>
       <c r="C148" s="56">
-        <v>521336</v>
+        <v>521359</v>
       </c>
       <c r="D148" s="49" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="E148" s="56" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="F148" s="67">
         <v>662</v>
       </c>
       <c r="G148" s="62">
         <v>46023</v>
       </c>
       <c r="H148" s="69">
         <v>28</v>
       </c>
       <c r="I148" s="72">
         <v>45839</v>
       </c>
       <c r="J148" s="17"/>
     </row>
     <row r="149" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="54">
-        <v>1538127220</v>
+        <v>1912992827</v>
       </c>
       <c r="B149" s="55">
-        <v>11010400</v>
+        <v>11001600</v>
       </c>
       <c r="C149" s="56">
-        <v>521326</v>
+        <v>521336</v>
       </c>
       <c r="D149" s="49" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E149" s="56" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="F149" s="67">
         <v>662</v>
       </c>
       <c r="G149" s="62">
         <v>46023</v>
       </c>
       <c r="H149" s="69">
         <v>28</v>
       </c>
       <c r="I149" s="72">
         <v>45839</v>
       </c>
       <c r="J149" s="17"/>
     </row>
     <row r="150" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="54">
-        <v>1760413777</v>
+        <v>1538127220</v>
       </c>
       <c r="B150" s="55">
-        <v>11011000</v>
+        <v>11010400</v>
       </c>
       <c r="C150" s="56">
-        <v>521355</v>
+        <v>521326</v>
       </c>
       <c r="D150" s="49" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E150" s="56" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F150" s="67">
         <v>662</v>
       </c>
       <c r="G150" s="62">
         <v>46023</v>
       </c>
       <c r="H150" s="69">
         <v>28</v>
       </c>
       <c r="I150" s="72">
         <v>45839</v>
       </c>
       <c r="J150" s="17"/>
     </row>
     <row r="151" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="54">
-        <v>1548260839</v>
+        <v>1760413777</v>
       </c>
       <c r="B151" s="55">
-        <v>11013400</v>
+        <v>11011000</v>
       </c>
       <c r="C151" s="56">
-        <v>521346</v>
+        <v>521355</v>
       </c>
       <c r="D151" s="49" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="E151" s="56" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="F151" s="67">
         <v>662</v>
       </c>
       <c r="G151" s="62">
         <v>46023</v>
       </c>
       <c r="H151" s="69">
         <v>28</v>
       </c>
       <c r="I151" s="72">
         <v>45839</v>
       </c>
       <c r="J151" s="17"/>
     </row>
     <row r="152" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="54">
-        <v>1043263999</v>
+        <v>1548260839</v>
       </c>
       <c r="B152" s="55">
-        <v>11018200</v>
+        <v>11013400</v>
       </c>
       <c r="C152" s="56">
-        <v>521303</v>
+        <v>521346</v>
       </c>
       <c r="D152" s="49" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E152" s="56" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="F152" s="67">
         <v>662</v>
       </c>
       <c r="G152" s="62">
         <v>46023</v>
       </c>
       <c r="H152" s="69">
         <v>28</v>
       </c>
       <c r="I152" s="72">
         <v>45839</v>
       </c>
       <c r="J152" s="17"/>
     </row>
     <row r="153" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="54">
-        <v>1013995521</v>
+        <v>1043263999</v>
       </c>
       <c r="B153" s="55">
-        <v>11018600</v>
+        <v>11018200</v>
       </c>
       <c r="C153" s="56">
-        <v>521334</v>
+        <v>521303</v>
       </c>
       <c r="D153" s="49" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E153" s="56" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="F153" s="67">
         <v>662</v>
       </c>
       <c r="G153" s="62">
         <v>46023</v>
       </c>
       <c r="H153" s="69">
         <v>28</v>
       </c>
       <c r="I153" s="72">
         <v>45839</v>
       </c>
       <c r="J153" s="17"/>
     </row>
     <row r="154" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="54">
-        <v>1184765240</v>
+        <v>1013995521</v>
       </c>
       <c r="B154" s="55">
-        <v>11017800</v>
+        <v>11018600</v>
       </c>
       <c r="C154" s="56">
-        <v>521320</v>
+        <v>521334</v>
       </c>
       <c r="D154" s="49" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E154" s="56" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F154" s="67">
         <v>662</v>
       </c>
       <c r="G154" s="62">
         <v>46023</v>
       </c>
       <c r="H154" s="69">
         <v>28</v>
       </c>
       <c r="I154" s="72">
         <v>45839</v>
       </c>
       <c r="J154" s="17"/>
     </row>
     <row r="155" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="54">
-        <v>1487745501</v>
+        <v>1184765240</v>
       </c>
       <c r="B155" s="55">
-        <v>11008700</v>
+        <v>11017800</v>
       </c>
       <c r="C155" s="56">
-        <v>521352</v>
+        <v>521320</v>
       </c>
       <c r="D155" s="49" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E155" s="56" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="F155" s="67">
         <v>662</v>
       </c>
       <c r="G155" s="62">
         <v>46023</v>
       </c>
       <c r="H155" s="69">
         <v>28</v>
       </c>
       <c r="I155" s="72">
         <v>45839</v>
       </c>
       <c r="J155" s="17"/>
     </row>
     <row r="156" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="54">
-        <v>1497750921</v>
+        <v>1487745501</v>
       </c>
       <c r="B156" s="55">
-        <v>11008000</v>
+        <v>11008700</v>
       </c>
       <c r="C156" s="56">
-        <v>521348</v>
+        <v>521352</v>
       </c>
       <c r="D156" s="49" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E156" s="56" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="F156" s="67">
         <v>662</v>
       </c>
       <c r="G156" s="62">
         <v>46023</v>
       </c>
       <c r="H156" s="69">
         <v>28</v>
       </c>
       <c r="I156" s="72">
         <v>45839</v>
       </c>
       <c r="J156" s="17"/>
     </row>
     <row r="157" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="54">
-        <v>1467496133</v>
+        <v>1497750921</v>
       </c>
       <c r="B157" s="55">
-        <v>11016100</v>
+        <v>11008000</v>
       </c>
       <c r="C157" s="56">
-        <v>521347</v>
+        <v>521348</v>
       </c>
       <c r="D157" s="49" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E157" s="56" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="F157" s="67">
         <v>662</v>
       </c>
       <c r="G157" s="62">
         <v>46023</v>
       </c>
       <c r="H157" s="69">
         <v>28</v>
       </c>
       <c r="I157" s="72">
         <v>45839</v>
       </c>
       <c r="J157" s="17"/>
     </row>
     <row r="158" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="57">
+      <c r="A158" s="54">
+        <v>1467496133</v>
+      </c>
+      <c r="B158" s="55">
+        <v>11016100</v>
+      </c>
+      <c r="C158" s="56">
+        <v>521347</v>
+      </c>
+      <c r="D158" s="49" t="s">
+        <v>274</v>
+      </c>
+      <c r="E158" s="56" t="s">
+        <v>275</v>
+      </c>
+      <c r="F158" s="67">
+        <v>662</v>
+      </c>
+      <c r="G158" s="62">
+        <v>46023</v>
+      </c>
+      <c r="H158" s="69">
+        <v>28</v>
+      </c>
+      <c r="I158" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J158" s="17"/>
+    </row>
+    <row r="159" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="57">
         <v>1881640183</v>
       </c>
-      <c r="B158" s="58">
+      <c r="B159" s="58">
         <v>11008200</v>
       </c>
-      <c r="C158" s="59">
+      <c r="C159" s="59">
         <v>521345</v>
       </c>
-      <c r="D158" s="50" t="s">
+      <c r="D159" s="50" t="s">
+        <v>276</v>
+      </c>
+      <c r="E159" s="59" t="s">
+        <v>277</v>
+      </c>
+      <c r="F159" s="68">
+        <v>662</v>
+      </c>
+      <c r="G159" s="64">
+        <v>46023</v>
+      </c>
+      <c r="H159" s="70">
+        <v>28</v>
+      </c>
+      <c r="I159" s="73">
+        <v>45839</v>
+      </c>
+      <c r="J159" s="19"/>
+    </row>
+    <row r="160" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="33"/>
+      <c r="B160" s="33"/>
+      <c r="C160" s="33"/>
+      <c r="D160" s="33"/>
+      <c r="E160" s="33"/>
+      <c r="F160" s="38"/>
+      <c r="G160" s="33"/>
+      <c r="H160" s="33"/>
+      <c r="I160" s="33"/>
+      <c r="J160" s="33"/>
+    </row>
+    <row r="161" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" s="35"/>
+      <c r="C161" s="35"/>
+      <c r="D161" s="35"/>
+      <c r="E161" s="35"/>
+      <c r="F161" s="37"/>
+      <c r="G161" s="35"/>
+      <c r="H161" s="35"/>
+      <c r="I161" s="35"/>
+      <c r="J161" s="35"/>
+    </row>
+    <row r="162" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="51">
+        <v>1881627438</v>
+      </c>
+      <c r="B162" s="52">
+        <v>10062800</v>
+      </c>
+      <c r="C162" s="53">
+        <v>524000</v>
+      </c>
+      <c r="D162" s="48" t="s">
         <v>278</v>
       </c>
-      <c r="E158" s="59" t="s">
+      <c r="E162" s="53" t="s">
         <v>279</v>
       </c>
-      <c r="F158" s="68">
-[...49 lines deleted...]
-      <c r="D161" s="48" t="s">
+      <c r="F162" s="74">
+        <v>242</v>
+      </c>
+      <c r="G162" s="61">
+        <v>46023</v>
+      </c>
+      <c r="H162" s="66">
+        <v>0</v>
+      </c>
+      <c r="I162" s="71">
+        <v>45839</v>
+      </c>
+      <c r="J162" s="20" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="54">
+        <v>1801908975</v>
+      </c>
+      <c r="B163" s="55">
+        <v>10064500</v>
+      </c>
+      <c r="C163" s="56">
+        <v>524014</v>
+      </c>
+      <c r="D163" s="49" t="s">
         <v>280</v>
-      </c>
-[...62 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E163" s="56" t="s">
         <v>59</v>
       </c>
       <c r="F163" s="67">
         <v>242</v>
       </c>
       <c r="G163" s="62">
         <v>46023</v>
       </c>
       <c r="H163" s="69">
         <v>0</v>
       </c>
       <c r="I163" s="72">
         <v>45839</v>
       </c>
       <c r="J163" s="16" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="54">
-        <v>1235252024</v>
+        <v>1467332486</v>
       </c>
       <c r="B164" s="55">
-        <v>10062400</v>
+        <v>100384573</v>
       </c>
       <c r="C164" s="56">
-        <v>524025</v>
+        <v>524038</v>
       </c>
       <c r="D164" s="49" t="s">
-        <v>283</v>
+        <v>322</v>
       </c>
       <c r="E164" s="56" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F164" s="67">
         <v>242</v>
       </c>
       <c r="G164" s="62">
         <v>46023</v>
       </c>
       <c r="H164" s="69">
         <v>0</v>
       </c>
       <c r="I164" s="72">
         <v>45839</v>
       </c>
       <c r="J164" s="16" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="54">
-        <v>1497324115</v>
+        <v>1235252024</v>
       </c>
       <c r="B165" s="55">
-        <v>100223373</v>
+        <v>10062400</v>
       </c>
       <c r="C165" s="56">
-        <v>524043</v>
+        <v>524025</v>
       </c>
       <c r="D165" s="49" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="E165" s="56" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="F165" s="67">
         <v>242</v>
       </c>
       <c r="G165" s="62">
         <v>46023</v>
       </c>
       <c r="H165" s="69">
         <v>0</v>
       </c>
       <c r="I165" s="72">
         <v>45839</v>
       </c>
       <c r="J165" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="54">
-        <v>1437253648</v>
+        <v>1497324115</v>
       </c>
       <c r="B166" s="55">
-        <v>10063400</v>
+        <v>100223373</v>
       </c>
       <c r="C166" s="56">
-        <v>524008</v>
+        <v>524043</v>
       </c>
       <c r="D166" s="49" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E166" s="56" t="s">
-        <v>153</v>
+        <v>88</v>
       </c>
       <c r="F166" s="67">
         <v>242</v>
       </c>
       <c r="G166" s="62">
         <v>46023</v>
       </c>
       <c r="H166" s="69">
         <v>0</v>
       </c>
       <c r="I166" s="72">
         <v>45839</v>
       </c>
       <c r="J166" s="16" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="54">
-        <v>1255099941</v>
+        <v>1437253648</v>
       </c>
       <c r="B167" s="55">
-        <v>100206456</v>
+        <v>10063400</v>
       </c>
       <c r="C167" s="56">
-        <v>524044</v>
+        <v>524008</v>
       </c>
       <c r="D167" s="49" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E167" s="56" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="F167" s="67">
         <v>242</v>
       </c>
       <c r="G167" s="62">
         <v>46023</v>
       </c>
       <c r="H167" s="69">
         <v>0</v>
       </c>
       <c r="I167" s="72">
         <v>45839</v>
       </c>
       <c r="J167" s="16" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="54">
-        <v>1003413816</v>
+        <v>1255099941</v>
       </c>
       <c r="B168" s="55">
-        <v>100192621</v>
+        <v>100206456</v>
       </c>
       <c r="C168" s="56">
-        <v>524042</v>
+        <v>524044</v>
       </c>
       <c r="D168" s="49" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E168" s="56" t="s">
-        <v>288</v>
+        <v>27</v>
       </c>
       <c r="F168" s="67">
         <v>242</v>
       </c>
       <c r="G168" s="62">
         <v>46023</v>
       </c>
       <c r="H168" s="69">
         <v>0</v>
       </c>
       <c r="I168" s="72">
         <v>45839</v>
       </c>
       <c r="J168" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="54">
-        <v>1306850177</v>
+        <v>1003413816</v>
       </c>
       <c r="B169" s="55">
-        <v>10063700</v>
+        <v>100192621</v>
       </c>
       <c r="C169" s="56">
-        <v>524017</v>
+        <v>524042</v>
       </c>
       <c r="D169" s="49" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="E169" s="56" t="s">
-        <v>57</v>
+        <v>286</v>
       </c>
       <c r="F169" s="67">
         <v>242</v>
       </c>
       <c r="G169" s="62">
         <v>46023</v>
       </c>
       <c r="H169" s="69">
         <v>0</v>
       </c>
       <c r="I169" s="72">
         <v>45839</v>
       </c>
       <c r="J169" s="16" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="54">
-        <v>1932714292</v>
+        <v>1306850177</v>
       </c>
       <c r="B170" s="55">
-        <v>100164988</v>
+        <v>10063700</v>
       </c>
       <c r="C170" s="56">
         <v>524017</v>
       </c>
       <c r="D170" s="49" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E170" s="56" t="s">
         <v>57</v>
       </c>
       <c r="F170" s="67">
         <v>242</v>
       </c>
       <c r="G170" s="62">
         <v>46023</v>
       </c>
       <c r="H170" s="69">
         <v>0</v>
       </c>
       <c r="I170" s="72">
         <v>45839</v>
       </c>
       <c r="J170" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="54">
-        <v>1508840844</v>
+        <v>1932714292</v>
       </c>
       <c r="B171" s="55">
-        <v>10063900</v>
+        <v>100164988</v>
       </c>
       <c r="C171" s="56">
-        <v>524019</v>
+        <v>524017</v>
       </c>
       <c r="D171" s="49" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="E171" s="56" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="F171" s="67">
         <v>242</v>
       </c>
       <c r="G171" s="62">
         <v>46023</v>
       </c>
       <c r="H171" s="69">
         <v>0</v>
       </c>
       <c r="I171" s="72">
         <v>45839</v>
       </c>
       <c r="J171" s="16" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="54">
-        <v>1053329581</v>
+        <v>1508840844</v>
       </c>
       <c r="B172" s="55">
-        <v>100046413</v>
+        <v>10063900</v>
       </c>
       <c r="C172" s="56">
-        <v>524018</v>
+        <v>524019</v>
       </c>
       <c r="D172" s="49" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E172" s="56" t="s">
-        <v>293</v>
+        <v>121</v>
       </c>
       <c r="F172" s="67">
         <v>242</v>
       </c>
       <c r="G172" s="62">
         <v>46023</v>
       </c>
       <c r="H172" s="69">
         <v>0</v>
       </c>
       <c r="I172" s="72">
         <v>45839</v>
       </c>
       <c r="J172" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="54">
         <v>1053329581</v>
       </c>
       <c r="B173" s="55">
-        <v>10066300</v>
+        <v>100046413</v>
       </c>
       <c r="C173" s="56">
         <v>524018</v>
       </c>
       <c r="D173" s="49" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="E173" s="56" t="s">
-        <v>88</v>
+        <v>291</v>
       </c>
       <c r="F173" s="67">
         <v>242</v>
       </c>
       <c r="G173" s="62">
         <v>46023</v>
       </c>
       <c r="H173" s="69">
         <v>0</v>
       </c>
       <c r="I173" s="72">
         <v>45839</v>
       </c>
       <c r="J173" s="16" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="54">
         <v>1053329581</v>
       </c>
       <c r="B174" s="55">
-        <v>10063800</v>
+        <v>10066300</v>
       </c>
       <c r="C174" s="56">
         <v>524018</v>
       </c>
       <c r="D174" s="49" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E174" s="56" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="F174" s="67">
         <v>242</v>
       </c>
       <c r="G174" s="62">
         <v>46023</v>
       </c>
       <c r="H174" s="69">
         <v>0</v>
       </c>
       <c r="I174" s="72">
         <v>45839</v>
       </c>
       <c r="J174" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="54">
-        <v>1386498012</v>
+        <v>1053329581</v>
       </c>
       <c r="B175" s="55">
-        <v>100310220</v>
+        <v>10063800</v>
       </c>
       <c r="C175" s="56">
-        <v>520045</v>
+        <v>524018</v>
       </c>
       <c r="D175" s="49" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E175" s="56" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="F175" s="67">
         <v>242</v>
       </c>
       <c r="G175" s="62">
         <v>46023</v>
       </c>
       <c r="H175" s="69">
         <v>0</v>
       </c>
       <c r="I175" s="72">
         <v>45839</v>
       </c>
       <c r="J175" s="16" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="54">
-        <v>1407988892</v>
+        <v>1386498012</v>
       </c>
       <c r="B176" s="55">
-        <v>10063300</v>
+        <v>100310220</v>
       </c>
       <c r="C176" s="56">
-        <v>524026</v>
+        <v>520045</v>
       </c>
       <c r="D176" s="49" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E176" s="56" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="F176" s="67">
         <v>242</v>
       </c>
       <c r="G176" s="62">
         <v>46023</v>
       </c>
       <c r="H176" s="69">
         <v>0</v>
       </c>
       <c r="I176" s="72">
         <v>45839</v>
       </c>
       <c r="J176" s="16" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="54">
-        <v>1922556778</v>
+        <v>1407988892</v>
       </c>
       <c r="B177" s="55">
-        <v>100065978</v>
+        <v>10063300</v>
       </c>
       <c r="C177" s="56">
-        <v>524041</v>
+        <v>524026</v>
       </c>
       <c r="D177" s="49" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E177" s="56" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="F177" s="67">
         <v>242</v>
       </c>
       <c r="G177" s="62">
         <v>46023</v>
       </c>
       <c r="H177" s="69">
         <v>0</v>
       </c>
       <c r="I177" s="72">
         <v>45839</v>
       </c>
       <c r="J177" s="16" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="178" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="57">
+      <c r="A178" s="54">
+        <v>1922556778</v>
+      </c>
+      <c r="B178" s="55">
+        <v>100065978</v>
+      </c>
+      <c r="C178" s="56">
+        <v>524041</v>
+      </c>
+      <c r="D178" s="49" t="s">
+        <v>296</v>
+      </c>
+      <c r="E178" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="F178" s="67">
+        <v>242</v>
+      </c>
+      <c r="G178" s="62">
+        <v>46023</v>
+      </c>
+      <c r="H178" s="69">
+        <v>0</v>
+      </c>
+      <c r="I178" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J178" s="16" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="57">
         <v>1164516506</v>
       </c>
-      <c r="B178" s="58">
+      <c r="B179" s="58">
         <v>10063000</v>
       </c>
-      <c r="C178" s="59">
+      <c r="C179" s="59">
         <v>524002</v>
       </c>
-      <c r="D178" s="50" t="s">
-[...11 lines deleted...]
-      <c r="H178" s="70">
+      <c r="D179" s="50" t="s">
+        <v>297</v>
+      </c>
+      <c r="E179" s="59" t="s">
+        <v>298</v>
+      </c>
+      <c r="F179" s="68">
+        <v>242</v>
+      </c>
+      <c r="G179" s="64">
+        <v>46023</v>
+      </c>
+      <c r="H179" s="70">
         <v>0</v>
       </c>
-      <c r="I178" s="73">
-[...21 lines deleted...]
-      </c>
+      <c r="I179" s="73">
+        <v>45839</v>
+      </c>
+      <c r="J179" s="88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="33"/>
       <c r="B180" s="33"/>
       <c r="C180" s="33"/>
       <c r="D180" s="33"/>
       <c r="E180" s="33"/>
-      <c r="F180" s="38"/>
+      <c r="F180" s="33"/>
       <c r="G180" s="33"/>
       <c r="H180" s="33"/>
       <c r="I180" s="33"/>
       <c r="J180" s="33"/>
     </row>
-    <row r="181" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="51">
+    <row r="181" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B181" s="33"/>
+      <c r="C181" s="33"/>
+      <c r="D181" s="33"/>
+      <c r="E181" s="33"/>
+      <c r="F181" s="38"/>
+      <c r="G181" s="33"/>
+      <c r="H181" s="33"/>
+      <c r="I181" s="33"/>
+      <c r="J181" s="33"/>
+    </row>
+    <row r="182" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="51">
         <v>1508920356</v>
       </c>
-      <c r="B181" s="52">
+      <c r="B182" s="52">
         <v>11020000</v>
       </c>
-      <c r="C181" s="53">
+      <c r="C182" s="53">
         <v>523025</v>
       </c>
-      <c r="D181" s="48" t="s">
-[...2 lines deleted...]
-      <c r="E181" s="53" t="s">
+      <c r="D182" s="48" t="s">
+        <v>299</v>
+      </c>
+      <c r="E182" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="F181" s="74">
-[...41 lines deleted...]
-      <c r="J182" s="16"/>
+      <c r="F182" s="74">
+        <v>242</v>
+      </c>
+      <c r="G182" s="75">
+        <v>46023</v>
+      </c>
+      <c r="H182" s="66">
+        <v>481</v>
+      </c>
+      <c r="I182" s="71">
+        <v>45839</v>
+      </c>
+      <c r="J182" s="20"/>
     </row>
     <row r="183" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="54">
-        <v>1164242731</v>
+        <v>1760104889</v>
       </c>
       <c r="B183" s="55">
-        <v>100390181</v>
+        <v>100258260</v>
       </c>
       <c r="C183" s="56">
-        <v>523035</v>
+        <v>523032</v>
       </c>
       <c r="D183" s="49" t="s">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="E183" s="56" t="s">
-        <v>331</v>
+        <v>69</v>
       </c>
       <c r="F183" s="67">
         <v>242</v>
       </c>
       <c r="G183" s="76">
         <v>46023</v>
       </c>
       <c r="H183" s="69">
         <v>481</v>
       </c>
       <c r="I183" s="72">
         <v>45839</v>
       </c>
-      <c r="J183" s="92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J183" s="16"/>
     </row>
     <row r="184" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="54">
-        <v>1003508821</v>
+        <v>1164242731</v>
       </c>
       <c r="B184" s="55">
-        <v>100267025</v>
+        <v>100390181</v>
       </c>
       <c r="C184" s="56">
-        <v>523033</v>
+        <v>523035</v>
       </c>
       <c r="D184" s="49" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="E184" s="56" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="F184" s="67">
         <v>242</v>
       </c>
       <c r="G184" s="76">
         <v>46023</v>
       </c>
       <c r="H184" s="69">
         <v>481</v>
       </c>
       <c r="I184" s="72">
         <v>45839</v>
       </c>
-      <c r="J184" s="16"/>
+      <c r="J184" s="92" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="185" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="54">
-        <v>1003819475</v>
+        <v>1003508821</v>
       </c>
       <c r="B185" s="55">
-        <v>100209151</v>
+        <v>100267025</v>
       </c>
       <c r="C185" s="56">
-        <v>520177</v>
+        <v>523033</v>
       </c>
       <c r="D185" s="49" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E185" s="56" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
       <c r="F185" s="67">
         <v>242</v>
       </c>
       <c r="G185" s="76">
         <v>46023</v>
       </c>
       <c r="H185" s="69">
         <v>481</v>
       </c>
       <c r="I185" s="72">
         <v>45839</v>
       </c>
       <c r="J185" s="16"/>
     </row>
     <row r="186" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="54">
-        <v>1902533474</v>
+        <v>1003819475</v>
       </c>
       <c r="B186" s="55">
-        <v>100246278</v>
+        <v>100209151</v>
       </c>
       <c r="C186" s="56">
-        <v>523031</v>
+        <v>520177</v>
       </c>
       <c r="D186" s="49" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E186" s="56" t="s">
-        <v>59</v>
+        <v>279</v>
       </c>
       <c r="F186" s="67">
         <v>242</v>
       </c>
       <c r="G186" s="76">
         <v>46023</v>
       </c>
       <c r="H186" s="69">
         <v>481</v>
       </c>
       <c r="I186" s="72">
         <v>45839</v>
       </c>
       <c r="J186" s="16"/>
     </row>
     <row r="187" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="54">
-        <v>1689209140</v>
+        <v>1902533474</v>
       </c>
       <c r="B187" s="55">
-        <v>100200324</v>
+        <v>100246278</v>
       </c>
       <c r="C187" s="56">
-        <v>523029</v>
+        <v>523031</v>
       </c>
       <c r="D187" s="49" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E187" s="56" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="F187" s="67">
         <v>242</v>
       </c>
       <c r="G187" s="76">
         <v>46023</v>
       </c>
       <c r="H187" s="69">
         <v>481</v>
       </c>
       <c r="I187" s="72">
         <v>45839</v>
       </c>
       <c r="J187" s="16"/>
     </row>
     <row r="188" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="54">
-        <v>1831878628</v>
+        <v>1689209140</v>
       </c>
       <c r="B188" s="55">
-        <v>100282601</v>
+        <v>100200324</v>
       </c>
       <c r="C188" s="56">
-        <v>523034</v>
+        <v>523029</v>
       </c>
       <c r="D188" s="49" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="E188" s="56" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="F188" s="67">
         <v>242</v>
       </c>
       <c r="G188" s="76">
         <v>46023</v>
       </c>
       <c r="H188" s="69">
         <v>481</v>
       </c>
       <c r="I188" s="72">
         <v>45839</v>
       </c>
       <c r="J188" s="16"/>
     </row>
     <row r="189" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="54">
+        <v>1831878628</v>
+      </c>
+      <c r="B189" s="55">
+        <v>100282601</v>
+      </c>
+      <c r="C189" s="56">
+        <v>523034</v>
+      </c>
+      <c r="D189" s="49" t="s">
+        <v>312</v>
+      </c>
+      <c r="E189" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="F189" s="67">
+        <v>242</v>
+      </c>
+      <c r="G189" s="76">
+        <v>46023</v>
+      </c>
+      <c r="H189" s="69">
+        <v>481</v>
+      </c>
+      <c r="I189" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J189" s="16"/>
+    </row>
+    <row r="190" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="54">
         <v>1417120197</v>
       </c>
-      <c r="B189" s="55">
+      <c r="B190" s="55">
         <v>100002426</v>
       </c>
-      <c r="C189" s="56">
+      <c r="C190" s="56">
         <v>523027</v>
       </c>
-      <c r="D189" s="49" t="s">
-[...20 lines deleted...]
-      <c r="A190" s="57">
+      <c r="D190" s="49" t="s">
+        <v>306</v>
+      </c>
+      <c r="E190" s="56" t="s">
+        <v>142</v>
+      </c>
+      <c r="F190" s="67">
+        <v>242</v>
+      </c>
+      <c r="G190" s="76">
+        <v>46023</v>
+      </c>
+      <c r="H190" s="69">
+        <v>481</v>
+      </c>
+      <c r="I190" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J190" s="16"/>
+    </row>
+    <row r="191" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="57">
         <v>1831583145</v>
       </c>
-      <c r="B190" s="58">
+      <c r="B191" s="58">
         <v>100055308</v>
       </c>
-      <c r="C190" s="59">
+      <c r="C191" s="59">
         <v>523028</v>
       </c>
-      <c r="D190" s="50" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="D191" s="50" t="s">
+        <v>307</v>
+      </c>
+      <c r="E191" s="59" t="s">
+        <v>151</v>
+      </c>
+      <c r="F191" s="68">
+        <v>242</v>
+      </c>
+      <c r="G191" s="77">
+        <v>46023</v>
+      </c>
+      <c r="H191" s="70">
+        <v>481</v>
+      </c>
+      <c r="I191" s="73">
+        <v>45839</v>
+      </c>
+      <c r="J191" s="19"/>
+    </row>
+    <row r="192" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="33"/>
       <c r="B192" s="33"/>
       <c r="C192" s="33"/>
-      <c r="D192" s="39"/>
+      <c r="D192" s="33"/>
       <c r="E192" s="33"/>
       <c r="F192" s="38"/>
       <c r="G192" s="33"/>
       <c r="H192" s="33"/>
       <c r="I192" s="33"/>
       <c r="J192" s="33"/>
     </row>
-    <row r="193" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="51">
+    <row r="193" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="B193" s="33"/>
+      <c r="C193" s="33"/>
+      <c r="D193" s="39"/>
+      <c r="E193" s="33"/>
+      <c r="F193" s="38"/>
+      <c r="G193" s="33"/>
+      <c r="H193" s="33"/>
+      <c r="I193" s="33"/>
+      <c r="J193" s="33"/>
+    </row>
+    <row r="194" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="51">
         <v>1396726873</v>
       </c>
-      <c r="B193" s="52">
+      <c r="B194" s="52">
         <v>11022100</v>
       </c>
-      <c r="C193" s="53">
+      <c r="C194" s="53">
         <v>522005</v>
       </c>
-      <c r="D193" s="48" t="s">
+      <c r="D194" s="48" t="s">
+        <v>308</v>
+      </c>
+      <c r="E194" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="F194" s="78">
+        <v>242</v>
+      </c>
+      <c r="G194" s="79">
+        <v>46023</v>
+      </c>
+      <c r="H194" s="60">
+        <v>0</v>
+      </c>
+      <c r="I194" s="71">
+        <v>45839</v>
+      </c>
+      <c r="J194" s="93" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="54">
+        <v>1679521868</v>
+      </c>
+      <c r="B195" s="55">
+        <v>11025100</v>
+      </c>
+      <c r="C195" s="56">
+        <v>522008</v>
+      </c>
+      <c r="D195" s="49" t="s">
         <v>310</v>
       </c>
-      <c r="E193" s="52" t="s">
+      <c r="E195" s="55" t="s">
+        <v>151</v>
+      </c>
+      <c r="F195" s="80">
+        <v>242</v>
+      </c>
+      <c r="G195" s="81">
+        <v>46023</v>
+      </c>
+      <c r="H195" s="63">
+        <v>0</v>
+      </c>
+      <c r="I195" s="72">
+        <v>45839</v>
+      </c>
+      <c r="J195" s="95" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="57">
+        <v>1447250105</v>
+      </c>
+      <c r="B196" s="58">
+        <v>11023200</v>
+      </c>
+      <c r="C196" s="59">
+        <v>522006</v>
+      </c>
+      <c r="D196" s="50" t="s">
         <v>311</v>
       </c>
-      <c r="F193" s="78">
-[...5 lines deleted...]
-      <c r="H193" s="60">
+      <c r="E196" s="58" t="s">
+        <v>88</v>
+      </c>
+      <c r="F196" s="82">
+        <v>242</v>
+      </c>
+      <c r="G196" s="83">
+        <v>46023</v>
+      </c>
+      <c r="H196" s="65">
         <v>0</v>
       </c>
-      <c r="I193" s="71">
-[...85 lines deleted...]
-      </c>
+      <c r="I196" s="73">
+        <v>45839</v>
+      </c>
+      <c r="J196" s="94" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="40"/>
       <c r="B197" s="40"/>
       <c r="C197" s="40"/>
       <c r="D197" s="40"/>
       <c r="E197" s="40"/>
       <c r="F197" s="41"/>
       <c r="G197" s="40"/>
       <c r="H197" s="40"/>
       <c r="I197" s="40"/>
       <c r="J197" s="40"/>
     </row>
-    <row r="198" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E198" s="89" t="s">
+    <row r="198" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B198" s="40"/>
+      <c r="C198" s="40"/>
+      <c r="D198" s="40"/>
+      <c r="E198" s="40"/>
+      <c r="F198" s="41"/>
+      <c r="G198" s="40"/>
+      <c r="H198" s="40"/>
+      <c r="I198" s="40"/>
+      <c r="J198" s="40"/>
+    </row>
+    <row r="199" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="46"/>
+      <c r="B199" s="21"/>
+      <c r="C199" s="21"/>
+      <c r="D199" s="21"/>
+      <c r="E199" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="F198" s="84">
-[...5 lines deleted...]
-      <c r="H198" s="86">
+      <c r="F199" s="84">
+        <v>242</v>
+      </c>
+      <c r="G199" s="85">
+        <v>46023</v>
+      </c>
+      <c r="H199" s="86">
         <v>0</v>
       </c>
-      <c r="I198" s="87">
-[...2 lines deleted...]
-      <c r="J198" s="47" t="s">
+      <c r="I199" s="87">
+        <v>45839</v>
+      </c>
+      <c r="J199" s="47" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="199" spans="1:10" s="27" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A199" s="23" t="s">
+    <row r="200" spans="1:10" s="27" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B199" s="23"/>
-[...21 lines deleted...]
-      <c r="J200" s="43"/>
+      <c r="B200" s="23"/>
+      <c r="C200" s="23"/>
+      <c r="D200" s="23"/>
+      <c r="E200" s="23"/>
+      <c r="F200" s="23"/>
+      <c r="G200" s="23"/>
+      <c r="H200" s="23"/>
+      <c r="I200" s="23"/>
+      <c r="J200" s="23"/>
     </row>
     <row r="201" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="43" t="s">
-        <v>23</v>
+        <v>317</v>
       </c>
       <c r="B201" s="43"/>
       <c r="C201" s="43"/>
       <c r="D201" s="43"/>
       <c r="E201" s="43"/>
       <c r="F201" s="43"/>
       <c r="G201" s="43"/>
       <c r="H201" s="43"/>
       <c r="I201" s="43"/>
       <c r="J201" s="43"/>
     </row>
     <row r="202" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="44" t="s">
-[...10 lines deleted...]
-      <c r="J202" s="44"/>
+      <c r="A202" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B202" s="43"/>
+      <c r="C202" s="43"/>
+      <c r="D202" s="43"/>
+      <c r="E202" s="43"/>
+      <c r="F202" s="43"/>
+      <c r="G202" s="43"/>
+      <c r="H202" s="43"/>
+      <c r="I202" s="43"/>
+      <c r="J202" s="43"/>
     </row>
     <row r="203" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="45" t="s">
-[...10 lines deleted...]
-      <c r="J203" s="45"/>
+      <c r="A203" s="44" t="s">
+        <v>313</v>
+      </c>
+      <c r="B203" s="44"/>
+      <c r="C203" s="44"/>
+      <c r="D203" s="44"/>
+      <c r="E203" s="44"/>
+      <c r="F203" s="44"/>
+      <c r="G203" s="44"/>
+      <c r="H203" s="44"/>
+      <c r="I203" s="44"/>
+      <c r="J203" s="44"/>
     </row>
     <row r="204" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="45" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B204" s="45"/>
       <c r="C204" s="45"/>
       <c r="D204" s="45"/>
       <c r="E204" s="45"/>
       <c r="F204" s="45"/>
       <c r="G204" s="45"/>
       <c r="H204" s="45"/>
       <c r="I204" s="45"/>
       <c r="J204" s="45"/>
     </row>
     <row r="205" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="45" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B205" s="45"/>
       <c r="C205" s="45"/>
       <c r="D205" s="45"/>
       <c r="E205" s="45"/>
       <c r="F205" s="45"/>
       <c r="G205" s="45"/>
       <c r="H205" s="45"/>
       <c r="I205" s="45"/>
       <c r="J205" s="45"/>
     </row>
-    <row r="206" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="45" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="B206" s="45"/>
       <c r="C206" s="45"/>
       <c r="D206" s="45"/>
       <c r="E206" s="45"/>
       <c r="F206" s="45"/>
       <c r="G206" s="45"/>
       <c r="H206" s="45"/>
       <c r="I206" s="45"/>
       <c r="J206" s="45"/>
     </row>
-    <row r="207" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="207" spans="1:10" ht="15.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="B207" s="45"/>
+      <c r="C207" s="45"/>
+      <c r="D207" s="45"/>
+      <c r="E207" s="45"/>
+      <c r="F207" s="45"/>
+      <c r="G207" s="45"/>
+      <c r="H207" s="45"/>
+      <c r="I207" s="45"/>
+      <c r="J207" s="45"/>
     </row>
     <row r="208" spans="1:10" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="40" t="s">
-        <v>333</v>
+      <c r="A208" s="90" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="209" spans="1:1" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="40" t="s">
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="E2:I2"/>
     <mergeCell ref="A11:J11"/>
   </mergeCells>
-  <conditionalFormatting sqref="A161:J178 A193:A195">
-    <cfRule type="expression" dxfId="15" priority="10">
+  <conditionalFormatting sqref="A14:J98">
+    <cfRule type="expression" dxfId="16" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B14:B97">
-[...13 lines deleted...]
-    <cfRule type="expression" dxfId="9" priority="16">
+  <conditionalFormatting sqref="A162:J179 A194:A196">
+    <cfRule type="expression" dxfId="15" priority="13">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B198">
-[...1 lines deleted...]
-    <cfRule type="expression" dxfId="7" priority="6">
+  <conditionalFormatting sqref="B14:B98">
+    <cfRule type="duplicateValues" dxfId="14" priority="21"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B101:B159">
+    <cfRule type="duplicateValues" dxfId="13" priority="26"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B162:B179">
+    <cfRule type="duplicateValues" dxfId="12" priority="30"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B182:B191">
+    <cfRule type="duplicateValues" dxfId="11" priority="24"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B194:B196">
+    <cfRule type="duplicateValues" dxfId="10" priority="18"/>
+    <cfRule type="expression" dxfId="9" priority="19">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C198:J198 A14:J97 A100:J158 A198 A181:J190 C193:J195">
-    <cfRule type="expression" dxfId="6" priority="4">
+  <conditionalFormatting sqref="B199">
+    <cfRule type="duplicateValues" dxfId="8" priority="8"/>
+    <cfRule type="expression" dxfId="7" priority="9">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D14:D97">
-    <cfRule type="duplicateValues" dxfId="5" priority="19"/>
+  <conditionalFormatting sqref="C199:J199 A101:J159 A182:J191 C194:J196 A199">
+    <cfRule type="expression" dxfId="6" priority="7">
+      <formula>MOD(ROW(),2)=0</formula>
+    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D100:D158">
-    <cfRule type="duplicateValues" dxfId="4" priority="24"/>
+  <conditionalFormatting sqref="D14:D98">
+    <cfRule type="duplicateValues" dxfId="5" priority="22"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D161:D178">
-    <cfRule type="duplicateValues" dxfId="3" priority="29"/>
+  <conditionalFormatting sqref="D101:D159">
+    <cfRule type="duplicateValues" dxfId="4" priority="27"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D181:D190">
-    <cfRule type="duplicateValues" dxfId="2" priority="22"/>
+  <conditionalFormatting sqref="D162:D179">
+    <cfRule type="duplicateValues" dxfId="3" priority="32"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D193:D195">
-    <cfRule type="duplicateValues" dxfId="1" priority="9"/>
+  <conditionalFormatting sqref="D182:D191">
+    <cfRule type="duplicateValues" dxfId="2" priority="25"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D198">
-    <cfRule type="duplicateValues" dxfId="0" priority="3"/>
+  <conditionalFormatting sqref="D194:D196">
+    <cfRule type="duplicateValues" dxfId="1" priority="12"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D199">
+    <cfRule type="duplicateValues" dxfId="0" priority="6"/>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.6" bottom="0.6" header="0.25" footer="0.25"/>
   <pageSetup scale="69" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;10Draft and Confidential&amp;R&amp;"Arial,Regular"&amp;10&amp;D</oddHeader>
     <oddFooter>&amp;L&amp;"Arial,Regular"&amp;10&amp;A&amp;C&amp;"Arial,Bold"&amp;10Milliman&amp;R&amp;"Arial,Regular"&amp;10Page &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
-    <brk id="98" max="16383" man="1"/>
-[...1 lines deleted...]
-    <brk id="179" max="16383" man="1"/>
+    <brk id="99" max="16383" man="1"/>
+    <brk id="160" max="16383" man="1"/>
+    <brk id="180" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{01c35869-6495-4b3a-952e-bc5e37f13032}" enabled="1" method="Standard" siteId="{c663f89c-ef9b-418f-bd3d-41e46c0ce068}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">